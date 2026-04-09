--- v0 (2026-03-06)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier PLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular dynamics study on kaolinite-water-CMC mixture for 3D printing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (8), pp.268. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-025-02788-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Carbon Nanotubes for the Functionalization of Concrete for Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (12), pp.3755. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25123755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre Optic-Based Patch Sensor for Crack Monitoring in Concrete Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.e12489. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Iron-Magnesite under Mild Conditions through Indirect Carbonation of Peridotite and Its Utilization as a Partial Substitute for Cement in Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Montes-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (27), pp.13770-13783. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental monitoring of hygrothermal transfers and condensation in an insulated rammed earth wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic conductivity of the polymer-modified bentonite -sand-phosphogypsum (PMB-S-PG) mixture under drying–wetting and freezing–thawing cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muyuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueying Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), pp.1012-1026. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-023-01877-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracks monitoring in reinforced concrete structure with optical fibers patch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.111333. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water content imaging during capillary rise within a rammed earth structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 325, pp.107305. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2023.107305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Moisture Content on the Elasto-Viscoplastic Behaviour of Rammed Earth Wall: New Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater3010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ DIC method to determine stress state in reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.112483. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2023.112483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength and Electrical Properties of Cementitious Composite with Integrated Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (13), pp.4771. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16134771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the water content of rammed earth materials with induced polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107182. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2023.107182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of Unsaturated Soil Mechanics Approach on the Modeling of Early-Age Behavior of Rammed Earth Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.362. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15010362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décès secondaire à une injection intraveineuse lente de Tramadol lors d’une prise en charge médicale : à propos d’un cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2022.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanics Coupling on Rammed Earth Material: Drying Experiment at Structural Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Technologies and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.698-706. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/cta.1.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Molecular Dynamics Simulation of a Cement Paste Structure Including Single Walled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research &amp; Development in Material Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (2), https://crimsonpublishers.com/rdms/pdf/RDMS.000932.pdf. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/RDMS.2022.18.000932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying experiment on rammed earth structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2099983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Composite Material for Masonry Repair: Mortar Formulations and Experimental Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Deboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.912. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14040912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushover Tests on Unreinforced Masonry Wallettes Retrofitted with an Innovative Coating: Experimental Study and Finite Element Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (22), pp.6815. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14226815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential impact of size effects on compressive strength for the estimation of the Young's modulus of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.196. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-021-01795-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic structurel par corrélation d’images : analyse de contraintes in-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.171-175. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/10.26168/ajce.38.2.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential impact of size effects on compressive strength for the estimation of the Young’s modulus of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (5), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-021-01795-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage-based finite-element modelling of in-plane loaded masonry walls repaired with FRCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254, pp.106481. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and numerical study of double-panel confined masonry walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choayb Belghiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guenfoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.102322. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the mechanical behavior and the compressive failure strength of concrete: an extensive dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106477. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to describe hydro-mechanical phenomenon of suffusion: erosion, transport and deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashem Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Emeriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (14), pp.2342. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2018.1505665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of masonry infill walls on the reinforced concrete frames behavior under lateral load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Layadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex conductivity of rammed earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Yannick Gnonnoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273, pp.105697. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the concept of characteristic compressive strength of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.120126. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Damage to Beam–Column Connections in Reinforced Concrete Structures from Vibrational Measurement Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.396-403. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10168664.2019.1581587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsaturated behavior of rammed earth: Experimentation towards numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.116646 -. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rammed earth under horizontal loadings: Proposition of limit states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El Nabouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.238-244. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination Effect of Limestone Filler and Slag on Delayed Ettringite Formation in Heat-Cured Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Deboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine Leklou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Khelidj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Johnson Alengaram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.04019365-1-6. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Failure as a Critical Transition: Experimental Evidence and Mapping onto the Universality Class of Depinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (1), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.015502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Parameters of Rammed Earth Material: Results from Different Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/8214604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of double-panel confined masonry walls under lateral loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choayb Belghiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guenfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.531-543. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting statistical size effects on compressive failure of heterogeneous materials, with a special focus on concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the shear parameters of rammed earth material by using a full-scale direct shear box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.414-420. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.03.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable RC Beam-Column Connections with Headed Bars: A Formula for Shear Strength Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Hieu Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10020401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit analysis, rammed earth material and Casagrande test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (2), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Size Effects on Compressive Strength and Mechanical Behavior of Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 754, pp.317-320. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.754.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the in-plane seismic performance of rammed earth walls by using horizontal loading tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145, pp.153-161. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Assessment of Rammed Earth Walls Using Pushover Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.1185-1192. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.04.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-mechanical paths within unsaturated compacted soil framed through water retention surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolia Kontogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Salager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.14012. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20160914012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing local-scale damage in reinforced concrete frame structures using dynamic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mommessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.22-31. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUATION DES ENDOMMAGEMENTS À L'ÉCHELLE LOCALE DES PORTIQUES EN BÉTON ARMÉ PAR MESURES DYNAMIQUES Partie 3 – Structures & Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mommessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Dimensional Digital Image Correlation for Strains Determination in Clayey Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murad S. Abuaisha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 353-356, pp.463-466. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.353-356.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Suffusion in Granular Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 684, pp.101-105. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.684.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DU RISQUE DE LIQUEFACTION DE LA FONDATION D’UNBARRAGE EN TERRE A PARTIR D’ESSAIS IN SITU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med. R. El Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Guettaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.31. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2013143011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polypropylene fiber-reinforcement on the mechanical behavior of silty clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N.H. Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.111-116. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexural behaviour of a clay layer: experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Geotechnical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (4), pp.485-493. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/t2012-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical approach for fibre-reinforced clay in landfill caps cover application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hà Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.53-69. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2009.9693085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill Clay Barrier: Fibre Reinforcement Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ngoc Ha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murad S. Abuaisha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 378-379, pp.780-784. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.378-379.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill clay barrier subjected to cracking: Multi-scale analysis of bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.384-392. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation discrète de la résistance à la traction d'une couche d'argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Ngoc-Hà Lè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill clay barrier subjected to cracking: Multi-scale analysis of bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.384-392. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Protocol for Characterizing a Clay Layer Subjected to Bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (3), pp.GTJ101438. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ101438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00411978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of bending test on compacted clay by DEM: tensile strenght determination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of bending test on compacted clay by discrete element method: tensile strength determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCAT.2009.022698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLACE DETERMINATION OF TOPSOIL SHEAR PROPERTIES FOR OFF-ROAD VEHICLE TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1-2), pp.269-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution for predicting geotextile clogging during filtration of suspended solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Henri Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.11 à 20. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2005.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution for predicting geotextile clogging during filtration of suspended solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2005.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary modeling of internal heterogeneities in fibre reinforced concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (3), pp.359-366. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02479302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanics of reactive powder concrete: material modelling and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 70 (7-8), pp.839-851. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-7944(02)00153-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of multiscale analysis in fibre reinforced concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (5), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02482133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BPR fibré sous sollicitation biaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (5), pp.709-722. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12795119.2002.9692397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Preliminary Study of Structure-Controlled S2 Columnar Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101 (32), pp.6118-6122. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp963256t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIC-BASED PATCH SENSOR FOR STRUCTURAL HEALTH MONITORING IN REINFORCED CONCRETE STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 2nd INTERNATIONAL SYMPOSIUM ON ADVANCED MATERIALS AND DESIGN FOR STRUCTURAL SAFETY AND SUSTAINABILITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF BIO-SOURCED ADDITIONS AND WATER CONTENT ON MECHANICAL PROPERTIES OF KAOLINITE: A MOLECULAR DYNAMICS APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures: "Meeting the major challenges of the 21st century" (SMS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR DYNAMICS SIMULATION FOR MULTIFUNCTIONAL SMART CONCRETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Conference on Sustainable Materials &amp; Structures (SMS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New optical fiber textile sensors for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO2S 2024 - Conference Guided Optics &amp; Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative sensor for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème SFIP « Matériaux Polymères et Composites dans le BTP »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of insulating rammed earth using bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omayma Homoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliographique préliminaire à l’étude du Comportement multifonctionnel de PArois Complexes géo et bio-Sourcées (ANR PACS+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil le Havres 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Le Havres, France. pp.229-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre optic-based patch sensor for the monitoring of reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on FRP Composites in Civil Engineering (CICE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8066193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-elasto-plastic behavior of unstabilized rammed earth wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International RILEM Conference on Earthen Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de l’interface textile/matrice des composites à matrice cimentaire (TRC : Textile Reinforced Concrete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Gabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des modélisations filaires de bâtiments de génie civil pour leur analyse vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of capillary rise on mechanical behaviour of unstabilized rammed earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward tools for monitoring and predicting the effects of hydric state variation on the earth building mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International RILEM Conference on Earthen Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanics Coupling on Rammed Earth Material: Drying Experiment at Structural Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, France. pp.698-706, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the drying behavior of rammed earth columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Unsaturated Soils (E-UNSAT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. pp.01025, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202019501025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective post-mortem toxicological study in suicide completers: analgesic and psychotropic consumption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Courtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd meeting of the International Association of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution of Moment at Beam-Column Joints in RC Structures: Comparison Between an Experimental Study and Eurocode 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Congrès International de Géotechnique - Ouvrages -Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ho Chi Minh City, Vietnam. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-6713-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des endommagements dans les structures BA à partir de mesures vibratoires: études expérimentales et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de structures en pisé : analyses et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El Nabouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical effects of liquid-vapor water transition in unsaturated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahmutovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNSAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for weakly unsaturated soils taking into account the three phases (air, water and soil),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahmutovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNSAT 2014, International Conference on Unsaturated Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test for the characterization of suffusion into embankment and dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Scour and Erosion (ICSE6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRELIMINARY DISCRETE MODELLING OF LANDFILLS CLAY BARRIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Waste Management and Landfill Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the clay cover of a site for storing nuclear waste of very low activity submitted to differential settlement of underlying waste: laboratory and field bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Round</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Japanese-Korean-French Seminar on Geo-Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place determination of topsoil shear properties for off road mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place determination of topsoil shear properties for mobility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of ISTVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical study of compacted clay tensile strength by discrete element modelling: A bending test application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Guiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Euro Mediterranean In Advance on Geomaterials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement mécanique de cellules de matériaux confinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale de Géotechnique et de Géologie, Lille, 28-30 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lille, France. pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Heterogeneity in a Reactive Powder Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th RILEM Symposium on Fibre-Reinforced Concretes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Varenna-Lecco, Italy. pp.20 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des systèmes sols/géosynthétiques en couverture de centres de stockage de déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamei Mehrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Regional Conference ISSMGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteur de déformation à base de fibres optiques, et procédé de calibration d’un tel détecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B256-B-69739 FR. BASE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination in situ des caractéristiques mécaniques du béton d’un ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2102952. BASE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination in situ des contraintes subies par une partie d’un ouvrage en béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2102951. BASE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a fibre optic-based patch sensor for monitoring structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.41.1.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics study of tensile and piezoelectric responses of cement paste structure modified with single walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.2.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural assessment of a beam-columns structure – identification of close vicinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Molon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (1), 2022, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d'images pour la détermination des contraintes dans les structures en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38 (1), 2020, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.38.1.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION A L'ETUDE DE L'ENDOMMAGEMENT DES GEOMATERIAUX : APPLICATIONS INDUSTRIELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Joseph-Fourier - Grenoble I, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'endommagement de la glace columnaire S2 en compression uniaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glaciologie. Université Joseph-Fourier - Grenoble I, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00716389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier PLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular dynamics study on kaolinite-water-CMC mixture for 3D printing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (8), pp.268. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-025-02788-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Carbon Nanotubes for the Functionalization of Concrete for Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (12), pp.3755. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25123755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre Optic-Based Patch Sensor for Crack Monitoring in Concrete Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.e12489. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Iron-Magnesite under Mild Conditions through Indirect Carbonation of Peridotite and Its Utilization as a Partial Substitute for Cement in Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Montes-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (27), pp.13770-13783. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental monitoring of hygrothermal transfers and condensation in an insulated rammed earth wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic conductivity of the polymer-modified bentonite -sand-phosphogypsum (PMB-S-PG) mixture under drying–wetting and freezing–thawing cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muyuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueying Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), pp.1012-1026. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-023-01877-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracks monitoring in reinforced concrete structure with optical fibers patch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.111333. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water content imaging during capillary rise within a rammed earth structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 325, pp.107305. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2023.107305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Moisture Content on the Elasto-Viscoplastic Behaviour of Rammed Earth Wall: New Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater3010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ DIC method to determine stress state in reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.112483. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2023.112483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength and Electrical Properties of Cementitious Composite with Integrated Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (13), pp.4771. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16134771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the water content of rammed earth materials with induced polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107182. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2023.107182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying experiment on rammed earth structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2099983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of Unsaturated Soil Mechanics Approach on the Modeling of Early-Age Behavior of Rammed Earth Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.362. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15010362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décès secondaire à une injection intraveineuse lente de Tramadol lors d’une prise en charge médicale : à propos d’un cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2022.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanics Coupling on Rammed Earth Material: Drying Experiment at Structural Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Technologies and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.698-706. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/cta.1.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Molecular Dynamics Simulation of a Cement Paste Structure Including Single Walled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research &amp; Development in Material Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (2), https://crimsonpublishers.com/rdms/pdf/RDMS.000932.pdf. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/RDMS.2022.18.000932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and numerical study of double-panel confined masonry walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choayb Belghiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guenfoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.102322. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Composite Material for Masonry Repair: Mortar Formulations and Experimental Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Deboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.912. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14040912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential impact of size effects on compressive strength for the estimation of the Young's modulus of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.196. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-021-01795-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushover Tests on Unreinforced Masonry Wallettes Retrofitted with an Innovative Coating: Experimental Study and Finite Element Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (22), pp.6815. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14226815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic structurel par corrélation d’images : analyse de contraintes in-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.171-175. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/10.26168/ajce.38.2.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential impact of size effects on compressive strength for the estimation of the Young’s modulus of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (5), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-021-01795-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage-based finite-element modelling of in-plane loaded masonry walls repaired with FRCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254, pp.106481. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the mechanical behavior and the compressive failure strength of concrete: an extensive dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106477. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to describe hydro-mechanical phenomenon of suffusion: erosion, transport and deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashem Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Emeriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (14), pp.2342. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2018.1505665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of masonry infill walls on the reinforced concrete frames behavior under lateral load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Layadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex conductivity of rammed earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Yannick Gnonnoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273, pp.105697. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the concept of characteristic compressive strength of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.120126. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Damage to Beam–Column Connections in Reinforced Concrete Structures from Vibrational Measurement Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.396-403. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10168664.2019.1581587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsaturated behavior of rammed earth: Experimentation towards numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.116646 -. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rammed earth under horizontal loadings: Proposition of limit states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El Nabouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.238-244. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination Effect of Limestone Filler and Slag on Delayed Ettringite Formation in Heat-Cured Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Deboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine Leklou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Khelidj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Johnson Alengaram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.04019365-1-6. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Failure as a Critical Transition: Experimental Evidence and Mapping onto the Universality Class of Depinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (1), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.015502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Parameters of Rammed Earth Material: Results from Different Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/8214604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of double-panel confined masonry walls under lateral loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choayb Belghiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guenfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.531-543. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting statistical size effects on compressive failure of heterogeneous materials, with a special focus on concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the shear parameters of rammed earth material by using a full-scale direct shear box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.414-420. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.03.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable RC Beam-Column Connections with Headed Bars: A Formula for Shear Strength Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Hieu Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10020401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit analysis, rammed earth material and Casagrande test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (2), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Size Effects on Compressive Strength and Mechanical Behavior of Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 754, pp.317-320. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.754.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the in-plane seismic performance of rammed earth walls by using horizontal loading tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145, pp.153-161. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Assessment of Rammed Earth Walls Using Pushover Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.1185-1192. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.04.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-mechanical paths within unsaturated compacted soil framed through water retention surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolia Kontogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Salager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.14012. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20160914012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing local-scale damage in reinforced concrete frame structures using dynamic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mommessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.22-31. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUATION DES ENDOMMAGEMENTS À L'ÉCHELLE LOCALE DES PORTIQUES EN BÉTON ARMÉ PAR MESURES DYNAMIQUES Partie 3 – Structures & Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mommessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Dimensional Digital Image Correlation for Strains Determination in Clayey Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murad S. Abuaisha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 353-356, pp.463-466. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.353-356.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Suffusion in Granular Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 684, pp.101-105. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.684.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DU RISQUE DE LIQUEFACTION DE LA FONDATION D’UNBARRAGE EN TERRE A PARTIR D’ESSAIS IN SITU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med. R. El Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Guettaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.31. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2013143011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polypropylene fiber-reinforcement on the mechanical behavior of silty clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N.H. Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.111-116. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexural behaviour of a clay layer: experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Geotechnical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (4), pp.485-493. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/t2012-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill Clay Barrier: Fibre Reinforcement Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ngoc Ha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murad S. Abuaisha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 378-379, pp.780-784. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.378-379.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical approach for fibre-reinforced clay in landfill caps cover application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hà Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.53-69. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2009.9693085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill clay barrier subjected to cracking: Multi-scale analysis of bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.384-392. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation discrète de la résistance à la traction d'une couche d'argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Ngoc-Hà Lè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill clay barrier subjected to cracking: Multi-scale analysis of bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.384-392. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of bending test on compacted clay by discrete element method: tensile strength determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCAT.2009.022698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Protocol for Characterizing a Clay Layer Subjected to Bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (3), pp.GTJ101438. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ101438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00411978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of bending test on compacted clay by DEM: tensile strenght determination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLACE DETERMINATION OF TOPSOIL SHEAR PROPERTIES FOR OFF-ROAD VEHICLE TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1-2), pp.269-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution for predicting geotextile clogging during filtration of suspended solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Henri Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.11 à 20. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2005.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution for predicting geotextile clogging during filtration of suspended solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2005.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary modeling of internal heterogeneities in fibre reinforced concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (3), pp.359-366. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02479302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanics of reactive powder concrete: material modelling and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 70 (7-8), pp.839-851. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-7944(02)00153-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of multiscale analysis in fibre reinforced concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (5), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02482133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BPR fibré sous sollicitation biaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (5), pp.709-722. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12795119.2002.9692397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Preliminary Study of Structure-Controlled S2 Columnar Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101 (32), pp.6118-6122. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp963256t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIC-BASED PATCH SENSOR FOR STRUCTURAL HEALTH MONITORING IN REINFORCED CONCRETE STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 2nd INTERNATIONAL SYMPOSIUM ON ADVANCED MATERIALS AND DESIGN FOR STRUCTURAL SAFETY AND SUSTAINABILITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliographique préliminaire à l’étude du Comportement multifonctionnel de PArois Complexes géo et bio-Sourcées (ANR PACS+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil le Havres 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Le Havres, France. pp.229-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF BIO-SOURCED ADDITIONS AND WATER CONTENT ON MECHANICAL PROPERTIES OF KAOLINITE: A MOLECULAR DYNAMICS APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures: "Meeting the major challenges of the 21st century" (SMS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR DYNAMICS SIMULATION FOR MULTIFUNCTIONAL SMART CONCRETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Conference on Sustainable Materials &amp; Structures (SMS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New optical fiber textile sensors for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO2S 2024 - Conference Guided Optics &amp; Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative sensor for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème SFIP « Matériaux Polymères et Composites dans le BTP »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of insulating rammed earth using bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omayma Homoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre optic-based patch sensor for the monitoring of reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on FRP Composites in Civil Engineering (CICE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8066193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-elasto-plastic behavior of unstabilized rammed earth wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International RILEM Conference on Earthen Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de l’interface textile/matrice des composites à matrice cimentaire (TRC : Textile Reinforced Concrete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Gabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des modélisations filaires de bâtiments de génie civil pour leur analyse vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of capillary rise on mechanical behaviour of unstabilized rammed earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward tools for monitoring and predicting the effects of hydric state variation on the earth building mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International RILEM Conference on Earthen Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanics Coupling on Rammed Earth Material: Drying Experiment at Structural Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, France. pp.698-706, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the drying behavior of rammed earth columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Unsaturated Soils (E-UNSAT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. pp.01025, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202019501025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective post-mortem toxicological study in suicide completers: analgesic and psychotropic consumption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Courtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd meeting of the International Association of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution of Moment at Beam-Column Joints in RC Structures: Comparison Between an Experimental Study and Eurocode 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Congrès International de Géotechnique - Ouvrages -Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ho Chi Minh City, Vietnam. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-6713-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des endommagements dans les structures BA à partir de mesures vibratoires: études expérimentales et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de structures en pisé : analyses et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El Nabouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical effects of liquid-vapor water transition in unsaturated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahmutovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNSAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for weakly unsaturated soils taking into account the three phases (air, water and soil),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahmutovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNSAT 2014, International Conference on Unsaturated Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test for the characterization of suffusion into embankment and dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Scour and Erosion (ICSE6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRELIMINARY DISCRETE MODELLING OF LANDFILLS CLAY BARRIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Waste Management and Landfill Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the clay cover of a site for storing nuclear waste of very low activity submitted to differential settlement of underlying waste: laboratory and field bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Round</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Japanese-Korean-French Seminar on Geo-Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place determination of topsoil shear properties for off road mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place determination of topsoil shear properties for mobility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of ISTVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical study of compacted clay tensile strength by discrete element modelling: A bending test application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Guiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Euro Mediterranean In Advance on Geomaterials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement mécanique de cellules de matériaux confinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale de Géotechnique et de Géologie, Lille, 28-30 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lille, France. pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Heterogeneity in a Reactive Powder Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th RILEM Symposium on Fibre-Reinforced Concretes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Varenna-Lecco, Italy. pp.20 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des systèmes sols/géosynthétiques en couverture de centres de stockage de déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamei Mehrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Regional Conference ISSMGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteur de déformation à base de fibres optiques, et procédé de calibration d’un tel détecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B256-B-69739 FR. BASE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination in situ des caractéristiques mécaniques du béton d’un ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2102952. BASE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination in situ des contraintes subies par une partie d’un ouvrage en béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2102951. BASE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a fibre optic-based patch sensor for monitoring structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.41.1.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics study of tensile and piezoelectric responses of cement paste structure modified with single walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.2.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural assessment of a beam-columns structure – identification of close vicinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Molon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (1), 2022, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d'images pour la détermination des contraintes dans les structures en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38 (1), 2020, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.38.1.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION A L'ETUDE DE L'ENDOMMAGEMENT DES GEOMATERIAUX : APPLICATIONS INDUSTRIELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Joseph-Fourier - Grenoble I, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'endommagement de la glace columnaire S2 en compression uniaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glaciologie. Université Joseph-Fourier - Grenoble I, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00716389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Di" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushnikova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02788-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Jia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25123755" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago de Souza Gomes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12489" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Clavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cordonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00744" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.21" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muyuan Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yuan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-023-01877-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chitimbo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prime" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107305" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taini Chitimbo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3010001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ple" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.112483" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago De Souza Gomes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134771" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Chauhan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15010362" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Peyron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baccino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2022.02.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdul-Samad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/cta.1.698" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04023186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/RDMS.2022.18.000932" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2099983" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687535v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alachek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Plassiard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14040912" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eymard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14226815" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378082v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Cong Vu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01795-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/10.26168/ajce.38.2.39" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106481" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choayb Belghiat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Messabhia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guenfoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102322" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106477" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Abdou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1505665" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Layadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Yannick Gnonnoue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105697" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120126" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrotin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian O. B. Sentosa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2019.1581587" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajjar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.08.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime El Nabouch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178232v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.015502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Nabouch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Bui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrotin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8214604" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178243v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.09.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178237v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.07.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.03.142" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tung Tran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Sentosa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Tien Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hieu Duong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10020401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178254v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime El-Nabouch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pastor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.11.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cong Vu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.754.317" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.05.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nabouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Bui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.04.153" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pelizzari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolia Kontogianni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salager" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160914012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mommessin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plassiard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.07.038" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXHK20F3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B Bui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Plassiard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pl&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mommessin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178992v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Abuaisha" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.353-356.463" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178993v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Monnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.684.101" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med. R. El Ouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Guettaya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2013143011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178995v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.H. L&#234;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.11.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX5PJHPS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manicacci" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t2012-006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179011v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#224; L&#234;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693085" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178999v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.378-379.780" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179009v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.01.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPFKZ4D8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-H&#224; L&#232;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gourc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411978v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ101438" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368768v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammeri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamei" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouassida" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2009.022698" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benoit" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385758v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Faure" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2005.07.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25B60FXP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179013v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Faure" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudoin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ple" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bayard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02479302" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/923C612EC5E48D6283CC586ECA235F3347EEEC48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00153-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4XWRZ8N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179017v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02482133" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC3325215B66BA60CC7F744071EBD8E5A3ACA81F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484252v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Astudillo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2002.9692397" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179022v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meyssonnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp963256t" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BKFVQRZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969438v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Mohseni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005649v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005644v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005637v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saidi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005626v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593633v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634363v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8066193" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007839v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634369v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Reboul" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Gabor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634370v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Andrea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rodriguez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880924v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdul Samad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007837v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517933v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.698" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866622v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Moussa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wheeler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019501025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ple" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nobile" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mathieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Courtet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baccino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814616v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Bui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6713-6_22" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167637v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167665v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Plassiard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965412v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelizzari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmutovic" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965408v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099519v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plotto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099815v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099829v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Marchiol" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Round" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357981v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gotteland" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benoit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ammeri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamei" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Guiras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouassida" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Villard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582896v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099841v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bayard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bernier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099855v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamei Mehrez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711990v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Richaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brochier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712010v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712005v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825878v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.40" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825874v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.2.18" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825870v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Molon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825860v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.64" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464511v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00716389v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Di" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushnikova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02788-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Jia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25123755" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago de Souza Gomes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12489" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Clavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cordonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00744" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.21" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muyuan Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yuan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-023-01877-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chitimbo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prime" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107305" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taini Chitimbo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3010001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ple" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.112483" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago De Souza Gomes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134771" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2099983" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Chauhan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15010362" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pl&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Peyron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baccino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2022.02.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdul-Samad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/cta.1.698" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04023186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/RDMS.2022.18.000932" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448781v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choayb Belghiat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Plassiard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Messabhia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guenfoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102322" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alachek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14040912" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Cong Vu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01795-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eymard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14226815" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/10.26168/ajce.38.2.39" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413878v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106481" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106477" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Abdou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1505665" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Layadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Yannick Gnonnoue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105697" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120126" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrotin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian O. B. Sentosa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2019.1581587" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajjar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.08.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime El Nabouch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178232v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.015502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Nabouch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Bui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrotin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8214604" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178243v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.09.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178237v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.07.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.03.142" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tung Tran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Sentosa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Tien Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hieu Duong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10020401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178254v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime El-Nabouch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pastor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.11.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cong Vu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.754.317" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.05.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nabouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Bui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.04.153" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pelizzari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolia Kontogianni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salager" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160914012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mommessin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plassiard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.07.038" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXHK20F3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B Bui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Plassiard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pl&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mommessin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178992v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Abuaisha" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.353-356.463" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178993v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Monnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.684.101" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med. R. El Ouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Guettaya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2013143011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178995v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.H. L&#234;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.11.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX5PJHPS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manicacci" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t2012-006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178999v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.378-379.780" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#224; L&#234;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693085" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179009v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.01.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPFKZ4D8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-H&#224; L&#232;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gourc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154652v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammeri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamei" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouassida" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2009.022698" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411978v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ101438" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368768v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benoit" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385758v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Faure" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2005.07.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25B60FXP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179013v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Faure" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudoin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ple" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bayard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02479302" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/923C612EC5E48D6283CC586ECA235F3347EEEC48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00153-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4XWRZ8N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179017v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02482133" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC3325215B66BA60CC7F744071EBD8E5A3ACA81F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484252v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Astudillo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2002.9692397" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179022v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meyssonnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp963256t" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BKFVQRZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969438v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Mohseni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005649v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005644v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005637v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saidi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005626v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634363v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8066193" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007839v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634369v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Reboul" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Gabor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634370v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Andrea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rodriguez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880924v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdul Samad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007837v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517933v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.698" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866622v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Moussa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wheeler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019501025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ple" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nobile" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mathieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Courtet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baccino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814616v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Bui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6713-6_22" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167637v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167665v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Plassiard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965412v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelizzari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmutovic" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965408v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099519v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plotto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099815v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099829v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Marchiol" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Round" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357981v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gotteland" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benoit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ammeri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamei" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Guiras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouassida" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Villard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582896v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099841v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bayard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bernier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099855v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamei Mehrez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711990v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Richaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brochier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712010v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712005v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825878v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.40" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825874v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.2.18" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825870v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Molon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825860v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.64" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464511v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00716389v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>