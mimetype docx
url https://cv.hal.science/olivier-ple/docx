--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier PLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular dynamics study on kaolinite-water-CMC mixture for 3D printing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (8), pp.268. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-025-02788-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Carbon Nanotubes for the Functionalization of Concrete for Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (12), pp.3755. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25123755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre Optic-Based Patch Sensor for Crack Monitoring in Concrete Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.e12489. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Iron-Magnesite under Mild Conditions through Indirect Carbonation of Peridotite and Its Utilization as a Partial Substitute for Cement in Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Montes-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (27), pp.13770-13783. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental monitoring of hygrothermal transfers and condensation in an insulated rammed earth wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic conductivity of the polymer-modified bentonite -sand-phosphogypsum (PMB-S-PG) mixture under drying–wetting and freezing–thawing cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muyuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueying Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), pp.1012-1026. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-023-01877-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracks monitoring in reinforced concrete structure with optical fibers patch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.111333. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water content imaging during capillary rise within a rammed earth structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 325, pp.107305. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2023.107305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Moisture Content on the Elasto-Viscoplastic Behaviour of Rammed Earth Wall: New Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater3010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ DIC method to determine stress state in reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.112483. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2023.112483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength and Electrical Properties of Cementitious Composite with Integrated Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (13), pp.4771. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16134771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the water content of rammed earth materials with induced polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107182. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2023.107182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying experiment on rammed earth structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2099983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of Unsaturated Soil Mechanics Approach on the Modeling of Early-Age Behavior of Rammed Earth Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.362. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15010362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décès secondaire à une injection intraveineuse lente de Tramadol lors d’une prise en charge médicale : à propos d’un cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2022.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanics Coupling on Rammed Earth Material: Drying Experiment at Structural Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Technologies and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.698-706. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/cta.1.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Molecular Dynamics Simulation of a Cement Paste Structure Including Single Walled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research &amp; Development in Material Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (2), https://crimsonpublishers.com/rdms/pdf/RDMS.000932.pdf. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/RDMS.2022.18.000932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and numerical study of double-panel confined masonry walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choayb Belghiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guenfoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.102322. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Composite Material for Masonry Repair: Mortar Formulations and Experimental Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Deboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.912. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14040912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential impact of size effects on compressive strength for the estimation of the Young's modulus of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.196. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-021-01795-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushover Tests on Unreinforced Masonry Wallettes Retrofitted with an Innovative Coating: Experimental Study and Finite Element Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (22), pp.6815. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14226815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic structurel par corrélation d’images : analyse de contraintes in-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.171-175. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/10.26168/ajce.38.2.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential impact of size effects on compressive strength for the estimation of the Young’s modulus of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (5), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-021-01795-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage-based finite-element modelling of in-plane loaded masonry walls repaired with FRCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254, pp.106481. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the mechanical behavior and the compressive failure strength of concrete: an extensive dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106477. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to describe hydro-mechanical phenomenon of suffusion: erosion, transport and deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashem Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Emeriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (14), pp.2342. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2018.1505665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of masonry infill walls on the reinforced concrete frames behavior under lateral load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Layadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex conductivity of rammed earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Yannick Gnonnoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273, pp.105697. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the concept of characteristic compressive strength of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.120126. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Damage to Beam–Column Connections in Reinforced Concrete Structures from Vibrational Measurement Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.396-403. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10168664.2019.1581587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsaturated behavior of rammed earth: Experimentation towards numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.116646 -. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rammed earth under horizontal loadings: Proposition of limit states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El Nabouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.238-244. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination Effect of Limestone Filler and Slag on Delayed Ettringite Formation in Heat-Cured Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Deboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine Leklou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Khelidj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Johnson Alengaram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.04019365-1-6. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Failure as a Critical Transition: Experimental Evidence and Mapping onto the Universality Class of Depinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (1), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.015502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Parameters of Rammed Earth Material: Results from Different Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/8214604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of double-panel confined masonry walls under lateral loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choayb Belghiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guenfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.531-543. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting statistical size effects on compressive failure of heterogeneous materials, with a special focus on concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the shear parameters of rammed earth material by using a full-scale direct shear box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.414-420. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.03.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable RC Beam-Column Connections with Headed Bars: A Formula for Shear Strength Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Hieu Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10020401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit analysis, rammed earth material and Casagrande test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (2), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Size Effects on Compressive Strength and Mechanical Behavior of Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 754, pp.317-320. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.754.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the in-plane seismic performance of rammed earth walls by using horizontal loading tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145, pp.153-161. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Assessment of Rammed Earth Walls Using Pushover Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.1185-1192. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.04.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-mechanical paths within unsaturated compacted soil framed through water retention surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolia Kontogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Salager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.14012. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20160914012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing local-scale damage in reinforced concrete frame structures using dynamic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mommessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.22-31. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUATION DES ENDOMMAGEMENTS À L'ÉCHELLE LOCALE DES PORTIQUES EN BÉTON ARMÉ PAR MESURES DYNAMIQUES Partie 3 – Structures & Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mommessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Dimensional Digital Image Correlation for Strains Determination in Clayey Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murad S. Abuaisha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 353-356, pp.463-466. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.353-356.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Suffusion in Granular Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 684, pp.101-105. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.684.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DU RISQUE DE LIQUEFACTION DE LA FONDATION D’UNBARRAGE EN TERRE A PARTIR D’ESSAIS IN SITU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med. R. El Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Guettaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.31. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2013143011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polypropylene fiber-reinforcement on the mechanical behavior of silty clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N.H. Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.111-116. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexural behaviour of a clay layer: experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Geotechnical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (4), pp.485-493. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/t2012-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill Clay Barrier: Fibre Reinforcement Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ngoc Ha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murad S. Abuaisha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 378-379, pp.780-784. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.378-379.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical approach for fibre-reinforced clay in landfill caps cover application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hà Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.53-69. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2009.9693085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill clay barrier subjected to cracking: Multi-scale analysis of bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.384-392. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation discrète de la résistance à la traction d'une couche d'argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Ngoc-Hà Lè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill clay barrier subjected to cracking: Multi-scale analysis of bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.384-392. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of bending test on compacted clay by discrete element method: tensile strength determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCAT.2009.022698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Protocol for Characterizing a Clay Layer Subjected to Bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (3), pp.GTJ101438. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ101438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00411978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of bending test on compacted clay by DEM: tensile strenght determination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLACE DETERMINATION OF TOPSOIL SHEAR PROPERTIES FOR OFF-ROAD VEHICLE TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1-2), pp.269-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution for predicting geotextile clogging during filtration of suspended solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Henri Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.11 à 20. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2005.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution for predicting geotextile clogging during filtration of suspended solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2005.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary modeling of internal heterogeneities in fibre reinforced concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (3), pp.359-366. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02479302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanics of reactive powder concrete: material modelling and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 70 (7-8), pp.839-851. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-7944(02)00153-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of multiscale analysis in fibre reinforced concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (5), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02482133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BPR fibré sous sollicitation biaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (5), pp.709-722. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12795119.2002.9692397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Preliminary Study of Structure-Controlled S2 Columnar Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101 (32), pp.6118-6122. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp963256t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIC-BASED PATCH SENSOR FOR STRUCTURAL HEALTH MONITORING IN REINFORCED CONCRETE STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 2nd INTERNATIONAL SYMPOSIUM ON ADVANCED MATERIALS AND DESIGN FOR STRUCTURAL SAFETY AND SUSTAINABILITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliographique préliminaire à l’étude du Comportement multifonctionnel de PArois Complexes géo et bio-Sourcées (ANR PACS+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil le Havres 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Le Havres, France. pp.229-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF BIO-SOURCED ADDITIONS AND WATER CONTENT ON MECHANICAL PROPERTIES OF KAOLINITE: A MOLECULAR DYNAMICS APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures: "Meeting the major challenges of the 21st century" (SMS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR DYNAMICS SIMULATION FOR MULTIFUNCTIONAL SMART CONCRETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Conference on Sustainable Materials &amp; Structures (SMS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New optical fiber textile sensors for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO2S 2024 - Conference Guided Optics &amp; Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative sensor for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème SFIP « Matériaux Polymères et Composites dans le BTP »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of insulating rammed earth using bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omayma Homoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre optic-based patch sensor for the monitoring of reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on FRP Composites in Civil Engineering (CICE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8066193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-elasto-plastic behavior of unstabilized rammed earth wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International RILEM Conference on Earthen Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de l’interface textile/matrice des composites à matrice cimentaire (TRC : Textile Reinforced Concrete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Gabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des modélisations filaires de bâtiments de génie civil pour leur analyse vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of capillary rise on mechanical behaviour of unstabilized rammed earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward tools for monitoring and predicting the effects of hydric state variation on the earth building mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International RILEM Conference on Earthen Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanics Coupling on Rammed Earth Material: Drying Experiment at Structural Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, France. pp.698-706, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the drying behavior of rammed earth columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Unsaturated Soils (E-UNSAT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. pp.01025, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202019501025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective post-mortem toxicological study in suicide completers: analgesic and psychotropic consumption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Courtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd meeting of the International Association of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution of Moment at Beam-Column Joints in RC Structures: Comparison Between an Experimental Study and Eurocode 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Congrès International de Géotechnique - Ouvrages -Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ho Chi Minh City, Vietnam. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-6713-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des endommagements dans les structures BA à partir de mesures vibratoires: études expérimentales et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de structures en pisé : analyses et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El Nabouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical effects of liquid-vapor water transition in unsaturated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahmutovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNSAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for weakly unsaturated soils taking into account the three phases (air, water and soil),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahmutovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNSAT 2014, International Conference on Unsaturated Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test for the characterization of suffusion into embankment and dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Scour and Erosion (ICSE6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRELIMINARY DISCRETE MODELLING OF LANDFILLS CLAY BARRIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Waste Management and Landfill Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the clay cover of a site for storing nuclear waste of very low activity submitted to differential settlement of underlying waste: laboratory and field bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Round</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Japanese-Korean-French Seminar on Geo-Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place determination of topsoil shear properties for off road mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place determination of topsoil shear properties for mobility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of ISTVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical study of compacted clay tensile strength by discrete element modelling: A bending test application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Guiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Euro Mediterranean In Advance on Geomaterials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement mécanique de cellules de matériaux confinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale de Géotechnique et de Géologie, Lille, 28-30 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lille, France. pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Heterogeneity in a Reactive Powder Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th RILEM Symposium on Fibre-Reinforced Concretes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Varenna-Lecco, Italy. pp.20 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des systèmes sols/géosynthétiques en couverture de centres de stockage de déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamei Mehrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Regional Conference ISSMGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteur de déformation à base de fibres optiques, et procédé de calibration d’un tel détecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B256-B-69739 FR. BASE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination in situ des caractéristiques mécaniques du béton d’un ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2102952. BASE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination in situ des contraintes subies par une partie d’un ouvrage en béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2102951. BASE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a fibre optic-based patch sensor for monitoring structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.41.1.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics study of tensile and piezoelectric responses of cement paste structure modified with single walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.2.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural assessment of a beam-columns structure – identification of close vicinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Molon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (1), 2022, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d'images pour la détermination des contraintes dans les structures en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38 (1), 2020, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.38.1.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION A L'ETUDE DE L'ENDOMMAGEMENT DES GEOMATERIAUX : APPLICATIONS INDUSTRIELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Joseph-Fourier - Grenoble I, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'endommagement de la glace columnaire S2 en compression uniaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glaciologie. Université Joseph-Fourier - Grenoble I, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00716389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier PLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Iron-Magnesite under Mild Conditions through Indirect Carbonation of Peridotite and Its Utilization as a Partial Substitute for Cement in Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Montes-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (27), pp.13770-13783. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular dynamics study on kaolinite-water-CMC mixture for 3D printing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (8), pp.268. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-025-02788-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Carbon Nanotubes for the Functionalization of Concrete for Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (12), pp.3755. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25123755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre Optic-Based Patch Sensor for Crack Monitoring in Concrete Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.e12489. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental monitoring of hygrothermal transfers and condensation in an insulated rammed earth wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic conductivity of the polymer-modified bentonite -sand-phosphogypsum (PMB-S-PG) mixture under drying–wetting and freezing–thawing cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muyuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueying Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), pp.1012-1026. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-023-01877-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracks monitoring in reinforced concrete structure with optical fibers patch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.111333. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Moisture Content on the Elasto-Viscoplastic Behaviour of Rammed Earth Wall: New Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater3010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water content imaging during capillary rise within a rammed earth structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 325, pp.107305. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2023.107305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ DIC method to determine stress state in reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.112483. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2023.112483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength and Electrical Properties of Cementitious Composite with Integrated Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (13), pp.4771. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16134771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the water content of rammed earth materials with induced polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107182. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2023.107182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of Unsaturated Soil Mechanics Approach on the Modeling of Early-Age Behavior of Rammed Earth Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.362. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15010362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décès secondaire à une injection intraveineuse lente de Tramadol lors d’une prise en charge médicale : à propos d’un cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2022.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanics Coupling on Rammed Earth Material: Drying Experiment at Structural Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Technologies and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.698-706. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/cta.1.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Molecular Dynamics Simulation of a Cement Paste Structure Including Single Walled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research &amp; Development in Material Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (2), https://crimsonpublishers.com/rdms/pdf/RDMS.000932.pdf. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/RDMS.2022.18.000932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying experiment on rammed earth structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2099983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic structurel par corrélation d’images : analyse de contraintes in-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.171-175. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/10.26168/ajce.38.2.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Composite Material for Masonry Repair: Mortar Formulations and Experimental Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Deboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.912. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14040912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushover Tests on Unreinforced Masonry Wallettes Retrofitted with an Innovative Coating: Experimental Study and Finite Element Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (22), pp.6815. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14226815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential impact of size effects on compressive strength for the estimation of the Young's modulus of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.196. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-021-01795-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential impact of size effects on compressive strength for the estimation of the Young’s modulus of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (5), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-021-01795-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage-based finite-element modelling of in-plane loaded masonry walls repaired with FRCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254, pp.106481. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and numerical study of double-panel confined masonry walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choayb Belghiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guenfoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.102322. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the mechanical behavior and the compressive failure strength of concrete: an extensive dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106477. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of masonry infill walls on the reinforced concrete frames behavior under lateral load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Layadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to describe hydro-mechanical phenomenon of suffusion: erosion, transport and deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashem Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Emeriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (14), pp.2342. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2018.1505665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex conductivity of rammed earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Yannick Gnonnoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273, pp.105697. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the concept of characteristic compressive strength of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.120126. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination Effect of Limestone Filler and Slag on Delayed Ettringite Formation in Heat-Cured Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Deboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine Leklou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Khelidj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Johnson Alengaram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.04019365-1-6. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsaturated behavior of rammed earth: Experimentation towards numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.116646 -. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rammed earth under horizontal loadings: Proposition of limit states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El Nabouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.238-244. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Damage to Beam–Column Connections in Reinforced Concrete Structures from Vibrational Measurement Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.396-403. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10168664.2019.1581587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Failure as a Critical Transition: Experimental Evidence and Mapping onto the Universality Class of Depinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (1), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.015502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the shear parameters of rammed earth material by using a full-scale direct shear box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.414-420. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.03.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Parameters of Rammed Earth Material: Results from Different Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/8214604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of double-panel confined masonry walls under lateral loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choayb Belghiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guenfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.531-543. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting statistical size effects on compressive failure of heterogeneous materials, with a special focus on concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable RC Beam-Column Connections with Headed Bars: A Formula for Shear Strength Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Hieu Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10020401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit analysis, rammed earth material and Casagrande test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (2), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Size Effects on Compressive Strength and Mechanical Behavior of Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 754, pp.317-320. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.754.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the in-plane seismic performance of rammed earth walls by using horizontal loading tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145, pp.153-161. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Assessment of Rammed Earth Walls Using Pushover Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.1185-1192. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.04.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-mechanical paths within unsaturated compacted soil framed through water retention surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolia Kontogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Salager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.14012. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20160914012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing local-scale damage in reinforced concrete frame structures using dynamic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mommessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.22-31. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUATION DES ENDOMMAGEMENTS À L'ÉCHELLE LOCALE DES PORTIQUES EN BÉTON ARMÉ PAR MESURES DYNAMIQUES Partie 3 – Structures & Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mommessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Suffusion in Granular Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 684, pp.101-105. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.684.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Dimensional Digital Image Correlation for Strains Determination in Clayey Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murad S. Abuaisha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 353-356, pp.463-466. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.353-356.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DU RISQUE DE LIQUEFACTION DE LA FONDATION D’UNBARRAGE EN TERRE A PARTIR D’ESSAIS IN SITU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med. R. El Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Guettaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.31. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2013143011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polypropylene fiber-reinforcement on the mechanical behavior of silty clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N.H. Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.111-116. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexural behaviour of a clay layer: experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Geotechnical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (4), pp.485-493. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/t2012-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill Clay Barrier: Fibre Reinforcement Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ngoc Ha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murad S. Abuaisha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 378-379, pp.780-784. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.378-379.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical approach for fibre-reinforced clay in landfill caps cover application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hà Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.53-69. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2009.9693085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill clay barrier subjected to cracking: Multi-scale analysis of bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.384-392. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation discrète de la résistance à la traction d'une couche d'argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Ngoc-Hà Lè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill clay barrier subjected to cracking: Multi-scale analysis of bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.384-392. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of bending test on compacted clay by DEM: tensile strenght determination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Protocol for Characterizing a Clay Layer Subjected to Bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (3), pp.GTJ101438. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ101438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00411978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of bending test on compacted clay by discrete element method: tensile strength determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCAT.2009.022698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLACE DETERMINATION OF TOPSOIL SHEAR PROPERTIES FOR OFF-ROAD VEHICLE TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1-2), pp.269-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution for predicting geotextile clogging during filtration of suspended solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Henri Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.11 à 20. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2005.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution for predicting geotextile clogging during filtration of suspended solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2005.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary modeling of internal heterogeneities in fibre reinforced concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (3), pp.359-366. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02479302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanics of reactive powder concrete: material modelling and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 70 (7-8), pp.839-851. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-7944(02)00153-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of multiscale analysis in fibre reinforced concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (5), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02482133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BPR fibré sous sollicitation biaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (5), pp.709-722. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12795119.2002.9692397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Preliminary Study of Structure-Controlled S2 Columnar Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101 (32), pp.6118-6122. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp963256t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIC-BASED PATCH SENSOR FOR STRUCTURAL HEALTH MONITORING IN REINFORCED CONCRETE STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 2nd INTERNATIONAL SYMPOSIUM ON ADVANCED MATERIALS AND DESIGN FOR STRUCTURAL SAFETY AND SUSTAINABILITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative sensor for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème SFIP « Matériaux Polymères et Composites dans le BTP »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF BIO-SOURCED ADDITIONS AND WATER CONTENT ON MECHANICAL PROPERTIES OF KAOLINITE: A MOLECULAR DYNAMICS APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures: "Meeting the major challenges of the 21st century" (SMS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR DYNAMICS SIMULATION FOR MULTIFUNCTIONAL SMART CONCRETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Conference on Sustainable Materials &amp; Structures (SMS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New optical fiber textile sensors for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO2S 2024 - Conference Guided Optics &amp; Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of insulating rammed earth using bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omayma Homoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliographique préliminaire à l’étude du Comportement multifonctionnel de PArois Complexes géo et bio-Sourcées (ANR PACS+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil le Havres 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Le Havres, France. pp.229-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre optic-based patch sensor for the monitoring of reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on FRP Composites in Civil Engineering (CICE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8066193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of capillary rise on mechanical behaviour of unstabilized rammed earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-elasto-plastic behavior of unstabilized rammed earth wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International RILEM Conference on Earthen Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de l’interface textile/matrice des composites à matrice cimentaire (TRC : Textile Reinforced Concrete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Gabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des modélisations filaires de bâtiments de génie civil pour leur analyse vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward tools for monitoring and predicting the effects of hydric state variation on the earth building mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International RILEM Conference on Earthen Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanics Coupling on Rammed Earth Material: Drying Experiment at Structural Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, France. pp.698-706, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the drying behavior of rammed earth columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Unsaturated Soils (E-UNSAT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. pp.01025, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202019501025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective post-mortem toxicological study in suicide completers: analgesic and psychotropic consumption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Courtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd meeting of the International Association of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution of Moment at Beam-Column Joints in RC Structures: Comparison Between an Experimental Study and Eurocode 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Congrès International de Géotechnique - Ouvrages -Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ho Chi Minh City, Vietnam. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-6713-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des endommagements dans les structures BA à partir de mesures vibratoires: études expérimentales et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de structures en pisé : analyses et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El Nabouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for weakly unsaturated soils taking into account the three phases (air, water and soil),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahmutovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNSAT 2014, International Conference on Unsaturated Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical effects of liquid-vapor water transition in unsaturated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahmutovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNSAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test for the characterization of suffusion into embankment and dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Scour and Erosion (ICSE6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRELIMINARY DISCRETE MODELLING OF LANDFILLS CLAY BARRIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Waste Management and Landfill Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the clay cover of a site for storing nuclear waste of very low activity submitted to differential settlement of underlying waste: laboratory and field bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Round</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Japanese-Korean-French Seminar on Geo-Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place determination of topsoil shear properties for off road mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place determination of topsoil shear properties for mobility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of ISTVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical study of compacted clay tensile strength by discrete element modelling: A bending test application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Guiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Euro Mediterranean In Advance on Geomaterials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement mécanique de cellules de matériaux confinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale de Géotechnique et de Géologie, Lille, 28-30 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lille, France. pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Heterogeneity in a Reactive Powder Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th RILEM Symposium on Fibre-Reinforced Concretes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Varenna-Lecco, Italy. pp.20 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des systèmes sols/géosynthétiques en couverture de centres de stockage de déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamei Mehrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Regional Conference ISSMGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteur de déformation à base de fibres optiques, et procédé de calibration d’un tel détecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B256-B-69739 FR. BASE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination in situ des caractéristiques mécaniques du béton d’un ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2102952. BASE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination in situ des contraintes subies par une partie d’un ouvrage en béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2102951. BASE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a fibre optic-based patch sensor for monitoring structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.41.1.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics study of tensile and piezoelectric responses of cement paste structure modified with single walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.2.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural assessment of a beam-columns structure – identification of close vicinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Molon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (1), 2022, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d'images pour la détermination des contraintes dans les structures en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38 (1), 2020, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.38.1.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION A L'ETUDE DE L'ENDOMMAGEMENT DES GEOMATERIAUX : APPLICATIONS INDUSTRIELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Joseph-Fourier - Grenoble I, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'endommagement de la glace columnaire S2 en compression uniaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glaciologie. Université Joseph-Fourier - Grenoble I, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00716389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Di" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushnikova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02788-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119586v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Jia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25123755" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago de Souza Gomes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12489" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Clavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cordonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00744" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.21" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muyuan Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yuan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-023-01877-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chitimbo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prime" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107305" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262006v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taini Chitimbo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3010001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ple" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.112483" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago De Souza Gomes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134771" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2099983" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Chauhan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15010362" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pl&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Peyron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baccino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2022.02.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdul-Samad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/cta.1.698" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04023186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/RDMS.2022.18.000932" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448781v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choayb Belghiat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Plassiard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Messabhia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guenfoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102322" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alachek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14040912" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Cong Vu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01795-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eymard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14226815" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/10.26168/ajce.38.2.39" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413878v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106481" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106477" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Abdou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1505665" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Layadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Yannick Gnonnoue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105697" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120126" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrotin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian O. B. Sentosa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2019.1581587" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajjar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.08.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime El Nabouch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178232v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.015502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Nabouch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Bui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrotin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8214604" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178243v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.09.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178237v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.07.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.03.142" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tung Tran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Sentosa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Tien Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hieu Duong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10020401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178254v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime El-Nabouch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pastor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.11.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cong Vu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.754.317" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.05.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nabouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Bui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.04.153" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pelizzari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolia Kontogianni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salager" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160914012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mommessin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plassiard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.07.038" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXHK20F3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B Bui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Plassiard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pl&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mommessin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178992v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Abuaisha" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.353-356.463" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178993v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Monnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.684.101" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med. R. El Ouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Guettaya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2013143011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178995v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.H. L&#234;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.11.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX5PJHPS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manicacci" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t2012-006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178999v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.378-379.780" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#224; L&#234;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693085" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179009v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.01.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPFKZ4D8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-H&#224; L&#232;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gourc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154652v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammeri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamei" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouassida" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2009.022698" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411978v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ101438" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368768v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benoit" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385758v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Faure" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2005.07.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25B60FXP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179013v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Faure" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudoin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ple" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bayard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02479302" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/923C612EC5E48D6283CC586ECA235F3347EEEC48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00153-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4XWRZ8N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179017v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02482133" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC3325215B66BA60CC7F744071EBD8E5A3ACA81F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484252v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Astudillo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2002.9692397" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179022v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meyssonnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp963256t" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BKFVQRZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969438v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Mohseni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593633v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005649v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005644v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005637v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saidi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005626v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634363v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8066193" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007839v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634369v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Reboul" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Gabor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634370v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Andrea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rodriguez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880924v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdul Samad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007837v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517933v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.698" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866622v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Moussa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wheeler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019501025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ple" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nobile" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mathieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Courtet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baccino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814616v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Bui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6713-6_22" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167637v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167665v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Plassiard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965412v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelizzari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmutovic" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965408v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099519v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plotto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099815v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099829v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Marchiol" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Round" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357981v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gotteland" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benoit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ammeri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamei" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Guiras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouassida" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Villard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582896v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099841v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bayard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bernier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099855v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamei Mehrez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711990v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Richaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brochier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712010v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712005v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825878v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.40" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825874v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.2.18" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825870v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Molon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825860v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.64" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464511v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00716389v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Clavier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cordonnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00744" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Di" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushnikova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02788-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Jia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25123755" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago de Souza Gomes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12489" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.21" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muyuan Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yuan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-023-01877-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taini Chitimbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3010001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278033v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chitimbo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107305" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ple" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.112483" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago De Souza Gomes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134771" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Chauhan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15010362" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Peyron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baccino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2022.02.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdul-Samad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/cta.1.698" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04023186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/RDMS.2022.18.000932" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2099983" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/10.26168/ajce.38.2.39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alachek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Plassiard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14040912" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eymard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14226815" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Cong Vu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01795-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106481" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choayb Belghiat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Messabhia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guenfoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102322" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106477" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Layadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Abdou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1505665" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Yannick Gnonnoue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105697" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120126" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694673v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajjar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.08.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrotin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime El Nabouch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian O. B. Sentosa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2019.1581587" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178232v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.015502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Nabouch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Bui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrotin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.03.142" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178258v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8214604" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.09.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.07.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tung Tran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Sentosa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Tien Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hieu Duong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10020401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178254v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime El-Nabouch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pastor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.11.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cong Vu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.754.317" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.05.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nabouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Bui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.04.153" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pelizzari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolia Kontogianni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salager" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160914012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mommessin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plassiard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.07.038" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXHK20F3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B Bui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Plassiard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pl&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mommessin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Monnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.684.101" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Abuaisha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.353-356.463" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med. R. El Ouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Guettaya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2013143011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178995v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.H. L&#234;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.11.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX5PJHPS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manicacci" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t2012-006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178999v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.378-379.780" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#224; L&#234;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693085" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179009v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.01.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPFKZ4D8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-H&#224; L&#232;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gourc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368768v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammeri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamei" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouassida" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411978v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camp" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ101438" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2009.022698" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benoit" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385758v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Faure" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2005.07.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25B60FXP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179013v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Faure" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudoin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ple" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bayard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02479302" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/923C612EC5E48D6283CC586ECA235F3347EEEC48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00153-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4XWRZ8N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179017v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02482133" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC3325215B66BA60CC7F744071EBD8E5A3ACA81F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484252v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Astudillo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2002.9692397" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179022v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meyssonnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp963256t" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BKFVQRZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969438v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Mohseni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005626v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saidi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005649v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005644v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005637v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593633v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634363v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8066193" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880924v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdul Samad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007839v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Reboul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Gabor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634370v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Andrea" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rodriguez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007837v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517933v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.698" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866622v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Moussa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wheeler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019501025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ple" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nobile" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mathieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Courtet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baccino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814616v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Bui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6713-6_22" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167637v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167665v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Plassiard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965408v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmutovic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelizzari" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965412v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099519v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plotto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099815v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099829v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Marchiol" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Round" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357981v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gotteland" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benoit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ammeri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamei" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Guiras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouassida" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Villard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582896v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099841v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bayard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bernier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099855v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamei Mehrez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711990v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Richaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brochier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712010v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712005v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825878v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.40" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825874v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.2.18" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825870v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Molon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825860v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.64" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464511v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00716389v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>