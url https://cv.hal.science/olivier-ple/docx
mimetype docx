--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier PLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Iron-Magnesite under Mild Conditions through Indirect Carbonation of Peridotite and Its Utilization as a Partial Substitute for Cement in Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Montes-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (27), pp.13770-13783. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular dynamics study on kaolinite-water-CMC mixture for 3D printing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (8), pp.268. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-025-02788-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Carbon Nanotubes for the Functionalization of Concrete for Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (12), pp.3755. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25123755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre Optic-Based Patch Sensor for Crack Monitoring in Concrete Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.e12489. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental monitoring of hygrothermal transfers and condensation in an insulated rammed earth wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic conductivity of the polymer-modified bentonite -sand-phosphogypsum (PMB-S-PG) mixture under drying–wetting and freezing–thawing cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muyuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueying Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), pp.1012-1026. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-023-01877-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracks monitoring in reinforced concrete structure with optical fibers patch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.111333. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Moisture Content on the Elasto-Viscoplastic Behaviour of Rammed Earth Wall: New Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater3010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water content imaging during capillary rise within a rammed earth structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 325, pp.107305. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2023.107305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ DIC method to determine stress state in reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.112483. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2023.112483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength and Electrical Properties of Cementitious Composite with Integrated Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (13), pp.4771. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16134771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the water content of rammed earth materials with induced polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107182. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2023.107182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of Unsaturated Soil Mechanics Approach on the Modeling of Early-Age Behavior of Rammed Earth Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.362. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15010362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décès secondaire à une injection intraveineuse lente de Tramadol lors d’une prise en charge médicale : à propos d’un cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2022.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanics Coupling on Rammed Earth Material: Drying Experiment at Structural Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Technologies and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.698-706. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/cta.1.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Molecular Dynamics Simulation of a Cement Paste Structure Including Single Walled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research &amp; Development in Material Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (2), https://crimsonpublishers.com/rdms/pdf/RDMS.000932.pdf. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/RDMS.2022.18.000932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying experiment on rammed earth structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2099983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic structurel par corrélation d’images : analyse de contraintes in-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.171-175. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/10.26168/ajce.38.2.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Composite Material for Masonry Repair: Mortar Formulations and Experimental Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Deboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.912. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14040912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushover Tests on Unreinforced Masonry Wallettes Retrofitted with an Innovative Coating: Experimental Study and Finite Element Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (22), pp.6815. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14226815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential impact of size effects on compressive strength for the estimation of the Young's modulus of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.196. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-021-01795-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential impact of size effects on compressive strength for the estimation of the Young’s modulus of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (5), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-021-01795-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage-based finite-element modelling of in-plane loaded masonry walls repaired with FRCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254, pp.106481. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and numerical study of double-panel confined masonry walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choayb Belghiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guenfoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.102322. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the mechanical behavior and the compressive failure strength of concrete: an extensive dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106477. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of masonry infill walls on the reinforced concrete frames behavior under lateral load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Layadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to describe hydro-mechanical phenomenon of suffusion: erosion, transport and deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashem Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Emeriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (14), pp.2342. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2018.1505665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex conductivity of rammed earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Yannick Gnonnoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273, pp.105697. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the concept of characteristic compressive strength of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.120126. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination Effect of Limestone Filler and Slag on Delayed Ettringite Formation in Heat-Cured Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Deboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine Leklou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Khelidj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Johnson Alengaram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.04019365-1-6. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsaturated behavior of rammed earth: Experimentation towards numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.116646 -. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rammed earth under horizontal loadings: Proposition of limit states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El Nabouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.238-244. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Damage to Beam–Column Connections in Reinforced Concrete Structures from Vibrational Measurement Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.396-403. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10168664.2019.1581587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Failure as a Critical Transition: Experimental Evidence and Mapping onto the Universality Class of Depinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (1), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.015502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the shear parameters of rammed earth material by using a full-scale direct shear box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.414-420. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.03.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Parameters of Rammed Earth Material: Results from Different Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/8214604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of double-panel confined masonry walls under lateral loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choayb Belghiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guenfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.531-543. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting statistical size effects on compressive failure of heterogeneous materials, with a special focus on concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable RC Beam-Column Connections with Headed Bars: A Formula for Shear Strength Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Hieu Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10020401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit analysis, rammed earth material and Casagrande test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (2), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Size Effects on Compressive Strength and Mechanical Behavior of Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 754, pp.317-320. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.754.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the in-plane seismic performance of rammed earth walls by using horizontal loading tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145, pp.153-161. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Assessment of Rammed Earth Walls Using Pushover Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.1185-1192. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.04.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-mechanical paths within unsaturated compacted soil framed through water retention surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolia Kontogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Salager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.14012. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20160914012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing local-scale damage in reinforced concrete frame structures using dynamic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mommessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.22-31. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUATION DES ENDOMMAGEMENTS À L'ÉCHELLE LOCALE DES PORTIQUES EN BÉTON ARMÉ PAR MESURES DYNAMIQUES Partie 3 – Structures & Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mommessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Suffusion in Granular Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 684, pp.101-105. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.684.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Dimensional Digital Image Correlation for Strains Determination in Clayey Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murad S. Abuaisha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 353-356, pp.463-466. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.353-356.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DU RISQUE DE LIQUEFACTION DE LA FONDATION D’UNBARRAGE EN TERRE A PARTIR D’ESSAIS IN SITU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med. R. El Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Guettaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.31. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2013143011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polypropylene fiber-reinforcement on the mechanical behavior of silty clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N.H. Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.111-116. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexural behaviour of a clay layer: experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Geotechnical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (4), pp.485-493. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/t2012-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill Clay Barrier: Fibre Reinforcement Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ngoc Ha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murad S. Abuaisha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 378-379, pp.780-784. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.378-379.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical approach for fibre-reinforced clay in landfill caps cover application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hà Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.53-69. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2009.9693085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill clay barrier subjected to cracking: Multi-scale analysis of bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.384-392. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation discrète de la résistance à la traction d'une couche d'argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Ngoc-Hà Lè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill clay barrier subjected to cracking: Multi-scale analysis of bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.384-392. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of bending test on compacted clay by DEM: tensile strenght determination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Protocol for Characterizing a Clay Layer Subjected to Bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (3), pp.GTJ101438. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ101438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00411978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of bending test on compacted clay by discrete element method: tensile strength determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCAT.2009.022698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLACE DETERMINATION OF TOPSOIL SHEAR PROPERTIES FOR OFF-ROAD VEHICLE TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1-2), pp.269-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution for predicting geotextile clogging during filtration of suspended solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Henri Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.11 à 20. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2005.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution for predicting geotextile clogging during filtration of suspended solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2005.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary modeling of internal heterogeneities in fibre reinforced concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (3), pp.359-366. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02479302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanics of reactive powder concrete: material modelling and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 70 (7-8), pp.839-851. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-7944(02)00153-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of multiscale analysis in fibre reinforced concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (5), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02482133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BPR fibré sous sollicitation biaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (5), pp.709-722. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12795119.2002.9692397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Preliminary Study of Structure-Controlled S2 Columnar Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101 (32), pp.6118-6122. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp963256t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIC-BASED PATCH SENSOR FOR STRUCTURAL HEALTH MONITORING IN REINFORCED CONCRETE STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 2nd INTERNATIONAL SYMPOSIUM ON ADVANCED MATERIALS AND DESIGN FOR STRUCTURAL SAFETY AND SUSTAINABILITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative sensor for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème SFIP « Matériaux Polymères et Composites dans le BTP »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF BIO-SOURCED ADDITIONS AND WATER CONTENT ON MECHANICAL PROPERTIES OF KAOLINITE: A MOLECULAR DYNAMICS APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures: "Meeting the major challenges of the 21st century" (SMS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR DYNAMICS SIMULATION FOR MULTIFUNCTIONAL SMART CONCRETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Conference on Sustainable Materials &amp; Structures (SMS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New optical fiber textile sensors for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO2S 2024 - Conference Guided Optics &amp; Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of insulating rammed earth using bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omayma Homoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliographique préliminaire à l’étude du Comportement multifonctionnel de PArois Complexes géo et bio-Sourcées (ANR PACS+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil le Havres 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Le Havres, France. pp.229-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre optic-based patch sensor for the monitoring of reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on FRP Composites in Civil Engineering (CICE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8066193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of capillary rise on mechanical behaviour of unstabilized rammed earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-elasto-plastic behavior of unstabilized rammed earth wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International RILEM Conference on Earthen Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de l’interface textile/matrice des composites à matrice cimentaire (TRC : Textile Reinforced Concrete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Gabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des modélisations filaires de bâtiments de génie civil pour leur analyse vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward tools for monitoring and predicting the effects of hydric state variation on the earth building mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International RILEM Conference on Earthen Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanics Coupling on Rammed Earth Material: Drying Experiment at Structural Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, France. pp.698-706, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the drying behavior of rammed earth columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Unsaturated Soils (E-UNSAT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. pp.01025, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202019501025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective post-mortem toxicological study in suicide completers: analgesic and psychotropic consumption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Courtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd meeting of the International Association of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution of Moment at Beam-Column Joints in RC Structures: Comparison Between an Experimental Study and Eurocode 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Congrès International de Géotechnique - Ouvrages -Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ho Chi Minh City, Vietnam. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-6713-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des endommagements dans les structures BA à partir de mesures vibratoires: études expérimentales et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de structures en pisé : analyses et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El Nabouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for weakly unsaturated soils taking into account the three phases (air, water and soil),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahmutovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNSAT 2014, International Conference on Unsaturated Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical effects of liquid-vapor water transition in unsaturated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahmutovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNSAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test for the characterization of suffusion into embankment and dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Scour and Erosion (ICSE6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRELIMINARY DISCRETE MODELLING OF LANDFILLS CLAY BARRIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Waste Management and Landfill Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the clay cover of a site for storing nuclear waste of very low activity submitted to differential settlement of underlying waste: laboratory and field bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Round</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Japanese-Korean-French Seminar on Geo-Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place determination of topsoil shear properties for off road mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place determination of topsoil shear properties for mobility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of ISTVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical study of compacted clay tensile strength by discrete element modelling: A bending test application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Guiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Euro Mediterranean In Advance on Geomaterials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement mécanique de cellules de matériaux confinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale de Géotechnique et de Géologie, Lille, 28-30 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lille, France. pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Heterogeneity in a Reactive Powder Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th RILEM Symposium on Fibre-Reinforced Concretes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Varenna-Lecco, Italy. pp.20 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des systèmes sols/géosynthétiques en couverture de centres de stockage de déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamei Mehrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Regional Conference ISSMGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteur de déformation à base de fibres optiques, et procédé de calibration d’un tel détecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B256-B-69739 FR. BASE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination in situ des caractéristiques mécaniques du béton d’un ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2102952. BASE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination in situ des contraintes subies par une partie d’un ouvrage en béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2102951. BASE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a fibre optic-based patch sensor for monitoring structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.41.1.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics study of tensile and piezoelectric responses of cement paste structure modified with single walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.2.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural assessment of a beam-columns structure – identification of close vicinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Molon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (1), 2022, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d'images pour la détermination des contraintes dans les structures en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38 (1), 2020, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.38.1.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION A L'ETUDE DE L'ENDOMMAGEMENT DES GEOMATERIAUX : APPLICATIONS INDUSTRIELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Joseph-Fourier - Grenoble I, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'endommagement de la glace columnaire S2 en compression uniaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glaciologie. Université Joseph-Fourier - Grenoble I, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00716389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier PLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of insulating rammed earth: recommendations based on literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 59 (2), pp.66. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-026-02953-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of Iron-Magnesite under Mild Conditions through Indirect Carbonation of Peridotite and Its Utilization as a Partial Substitute for Cement in Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Montes-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tafforeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (27), pp.13770-13783. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.5c00744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A molecular dynamics study on kaolinite-water-CMC mixture for 3D printing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (8), pp.268. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-025-02788-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Carbon Nanotubes for the Functionalization of Concrete for Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (12), pp.3755. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25123755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre Optic-Based Patch Sensor for Crack Monitoring in Concrete Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (1), pp.e12489. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental monitoring of hygrothermal transfers and condensation in an insulated rammed earth wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.43.1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic conductivity of the polymer-modified bentonite -sand-phosphogypsum (PMB-S-PG) mixture under drying–wetting and freezing–thawing cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muyuan Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueying Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (2), pp.1012-1026. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-023-01877-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracks monitoring in reinforced concrete structure with optical fibers patch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Laser Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179, pp.111333. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlastec.2024.111333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water content imaging during capillary rise within a rammed earth structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghorbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 325, pp.107305. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2023.107305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Moisture Content on the Elasto-Viscoplastic Behaviour of Rammed Earth Wall: New Findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/constrmater3010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ DIC method to determine stress state in reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.112483. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2023.112483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength and Electrical Properties of Cementitious Composite with Integrated Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (13), pp.4771. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16134771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the water content of rammed earth materials with induced polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107182. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2023.107182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décès secondaire à une injection intraveineuse lente de Tramadol lors d’une prise en charge médicale : à propos d’un cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Médecine Légale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medleg.2022.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of Unsaturated Soil Mechanics Approach on the Modeling of Early-Age Behavior of Rammed Earth Building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (1), pp.362. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15010362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanics Coupling on Rammed Earth Material: Drying Experiment at Structural Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Technologies and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.698-706. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/cta.1.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Molecular Dynamics Simulation of a Cement Paste Structure Including Single Walled Carbon Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research &amp; Development in Material Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (2), https://crimsonpublishers.com/rdms/pdf/RDMS.000932.pdf. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31031/RDMS.2022.18.000932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying experiment on rammed earth structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2022.2099983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic structurel par corrélation d’images : analyse de contraintes in-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (2), pp.171-175. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/10.26168/ajce.38.2.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Composite Material for Masonry Repair: Mortar Formulations and Experimental Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Deboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.912. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14040912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential impact of size effects on compressive strength for the estimation of the Young's modulus of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54, pp.196. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-021-01795-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushover Tests on Unreinforced Masonry Wallettes Retrofitted with an Innovative Coating: Experimental Study and Finite Element Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (22), pp.6815. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma14226815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential impact of size effects on compressive strength for the estimation of the Young’s modulus of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (5), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-021-01795-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage-based finite-element modelling of in-plane loaded masonry walls repaired with FRCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Alachek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254, pp.106481. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2021.106481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and numerical study of double-panel confined masonry walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choayb Belghiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guenfoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.102322. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on the mechanical behavior and the compressive failure strength of concrete: an extensive dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106477. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to describe hydro-mechanical phenomenon of suffusion: erosion, transport and deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hashem Abdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Emeriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (14), pp.2342. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2018.1505665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of masonry infill walls on the reinforced concrete frames behavior under lateral load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Layadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials and Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex conductivity of rammed earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Yannick Gnonnoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273, pp.105697. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the concept of characteristic compressive strength of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 263, pp.120126. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination Effect of Limestone Filler and Slag on Delayed Ettringite Formation in Heat-Cured Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Deboucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nordine Leklou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Khelidj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Johnson Alengaram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.04019365-1-6. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0003020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Damage to Beam–Column Connections in Reinforced Concrete Structures from Vibrational Measurement Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.396-403. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10168664.2019.1581587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rammed earth under horizontal loadings: Proposition of limit states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El Nabouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 220, pp.238-244. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsaturated behavior of rammed earth: Experimentation towards numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.116646 -. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressive Failure as a Critical Transition: Experimental Evidence and Mapping onto the Universality Class of Depinning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (1), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.015502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the shear parameters of rammed earth material by using a full-scale direct shear box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.414-420. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.03.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Parameters of Rammed Earth Material: Results from Different Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/8214604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of double-panel confined masonry walls under lateral loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choayb Belghiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Messabhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guenfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.531-543. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting statistical size effects on compressive failure of heterogeneous materials, with a special focus on concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable RC Beam-Column Connections with Headed Bars: A Formula for Shear Strength Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh-Tung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Tien Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung-Hieu Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10020401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit analysis, rammed earth material and Casagrande test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (2), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Size Effects on Compressive Strength and Mechanical Behavior of Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Cong Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 754, pp.317-320. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.754.317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the in-plane seismic performance of rammed earth walls by using horizontal loading tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El-Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145, pp.153-161. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic Assessment of Rammed Earth Walls Using Pushover Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nabouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145, pp.1185-1192. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.04.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-mechanical paths within unsaturated compacted soil framed through water retention surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolia Kontogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Salager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.14012. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20160914012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing local-scale damage in reinforced concrete frame structures using dynamic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mommessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79, pp.22-31. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVALUATION DES ENDOMMAGEMENTS À L'ÉCHELLE LOCALE DES PORTIQUES EN BÉTON ARMÉ PAR MESURES DYNAMIQUES Partie 3 – Structures & Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mommessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-Dimensional Digital Image Correlation for Strains Determination in Clayey Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murad S. Abuaisha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 353-356, pp.463-466. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.353-356.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Suffusion in Granular Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 684, pp.101-105. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.684.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DU RISQUE DE LIQUEFACTION DE LA FONDATION D’UNBARRAGE EN TERRE A PARTIR D’ESSAIS IN SITU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med. R. El Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Guettaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.31. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2013143011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polypropylene fiber-reinforcement on the mechanical behavior of silty clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.N.H. Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.111-116. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexural behaviour of a clay layer: experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Geotechnical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (4), pp.485-493. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/t2012-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical approach for fibre-reinforced clay in landfill caps cover application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hà Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (1), pp.53-69. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2009.9693085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill Clay Barrier: Fibre Reinforcement Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ngoc Ha Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murad S. Abuaisha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 378-379, pp.780-784. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.378-379.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill clay barrier subjected to cracking: Multi-scale analysis of bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (3), pp.384-392. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation discrète de la résistance à la traction d'une couche d'argile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Ngoc-Hà Lè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landfill clay barrier subjected to cracking: Multi-scale analysis of bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.384-392. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2010.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of bending test on compacted clay by DEM: tensile strenght determination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00368768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed Protocol for Characterizing a Clay Layer Subjected to Bending</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (3), pp.GTJ101438. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ101438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00411978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of bending test on compacted clay by discrete element method: tensile strength determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.13-22. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCAT.2009.022698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-PLACE DETERMINATION OF TOPSOIL SHEAR PROPERTIES FOR OFF-ROAD VEHICLE TRAFFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (1-2), pp.269-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution for predicting geotextile clogging during filtration of suspended solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Henri Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.11 à 20. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2005.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution for predicting geotextile clogging during filtration of suspended solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotextiles and Geomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geotexmem.2005.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary modeling of internal heterogeneities in fibre reinforced concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (3), pp.359-366. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02479302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture mechanics of reactive powder concrete: material modelling and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 70 (7-8), pp.839-851. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-7944(02)00153-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study of multiscale analysis in fibre reinforced concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (5), pp.279-284. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02482133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le BPR fibré sous sollicitation biaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6 (5), pp.709-722. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12795119.2002.9692397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Preliminary Study of Structure-Controlled S2 Columnar Ice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Meyssonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 101 (32), pp.6118-6122. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp963256t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIC-BASED PATCH SENSOR FOR STRUCTURAL HEALTH MONITORING IN REINFORCED CONCRETE STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Y. Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 2nd INTERNATIONAL SYMPOSIUM ON ADVANCED MATERIALS AND DESIGN FOR STRUCTURAL SAFETY AND SUSTAINABILITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative sensor for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème SFIP « Matériaux Polymères et Composites dans le BTP »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF BIO-SOURCED ADDITIONS AND WATER CONTENT ON MECHANICAL PROPERTIES OF KAOLINITE: A MOLECULAR DYNAMICS APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures: "Meeting the major challenges of the 21st century" (SMS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOLECULAR DYNAMICS SIMULATION FOR MULTIFUNCTIONAL SMART CONCRETE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Conference on Sustainable Materials &amp; Structures (SMS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New optical fiber textile sensors for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO2S 2024 - Conference Guided Optics &amp; Sensor Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of insulating rammed earth using bio-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omayma Homoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Amziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd RILEM International Conference on Earthen Construction (ICEC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliographique préliminaire à l’étude du Comportement multifonctionnel de PArois Complexes géo et bio-Sourcées (ANR PACS+)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Girerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil le Havres 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Le Havres, France. pp.229-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre optic-based patch sensor for the monitoring of reinforced concrete structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on FRP Composites in Civil Engineering (CICE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rio de Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8066193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de l’interface textile/matrice des composites à matrice cimentaire (TRC : Textile Reinforced Concrete)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aron Gabor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des modélisations filaires de bâtiments de génie civil pour leur analyse vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visco-elasto-plastic behavior of unstabilized rammed earth wallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International RILEM Conference on Earthen Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of capillary rise on mechanical behaviour of unstabilized rammed earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward tools for monitoring and predicting the effects of hydric state variation on the earth building mechanical performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International RILEM Conference on Earthen Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Marne La Vallee, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-Mechanics Coupling on Rammed Earth Material: Drying Experiment at Structural Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taini Chitimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdul-Samad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, France. pp.698-706, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the drying behavior of rammed earth columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parul Chauhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Unsaturated Soils (E-UNSAT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. pp.01025, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202019501025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective post-mortem toxicological study in suicide completers: analgesic and psychotropic consumption.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Courtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baccino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd meeting of the International Association of Forensic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribution of Moment at Beam-Column Joints in RC Structures: Comparison Between an Experimental Study and Eurocode 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Congrès International de Géotechnique - Ouvrages -Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ho Chi Minh City, Vietnam. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-6713-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des endommagements dans les structures BA à partir de mesures vibratoires: études expérimentales et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian O. B. Sentosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Bao Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de structures en pisé : analyses et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-B. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranime El Nabouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for weakly unsaturated soils taking into account the three phases (air, water and soil),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahmutovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNSAT 2014, International Conference on Unsaturated Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical effects of liquid-vapor water transition in unsaturated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pelizzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Loret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mahmutovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNSAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new test for the characterization of suffusion into embankment and dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Scour and Erosion (ICSE6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRELIMINARY DISCRETE MODELLING OF LANDFILLS CLAY BARRIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Waste Management and Landfill Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviour of the clay cover of a site for storing nuclear waste of very low activity submitted to differential settlement of underlying waste: laboratory and field bending tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Marchiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Round</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Japanese-Korean-French Seminar on Geo-Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place determination of topsoil shear properties for off road mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-place determination of topsoil shear properties for mobility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of ISTVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical study of compacted clay tensile strength by discrete element modelling: A bending test application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ammeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Jamei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Guiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Euro Mediterranean In Advance on Geomaterials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement mécanique de cellules de matériaux confinés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nicot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationale de Géotechnique et de Géologie, Lille, 28-30 juin 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lille, France. pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Heterogeneity in a Reactive Powder Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th RILEM Symposium on Fibre-Reinforced Concretes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Varenna-Lecco, Italy. pp.20 - 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des systèmes sols/géosynthétiques en couverture de centres de stockage de déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamei Mehrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Regional Conference ISSMGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecteur de déformation à base de fibres optiques, et procédé de calibration d’un tel détecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Richaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B256-B-69739 FR. BASE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination in situ des caractéristiques mécaniques du béton d’un ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2102952. BASE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination in situ des contraintes subies par une partie d’un ouvrage en béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2102951. BASE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a fibre optic-based patch sensor for monitoring structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago De Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41 (1), 2023, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.41.1.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular dynamics study of tensile and piezoelectric responses of cement paste structure modified with single walled carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lushnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago de Souza Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.2.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural assessment of a beam-columns structure – identification of close vicinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Plassiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Molon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40 (1), 2022, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.40.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation d'images pour la détermination des contraintes dans les structures en béton armé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Prime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38 (1), 2020, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.38.1.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION A L'ETUDE DE L'ENDOMMAGEMENT DES GEOMATERIAUX : APPLICATIONS INDUSTRIELLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Joseph-Fourier - Grenoble I, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00464511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'endommagement de la glace columnaire S2 en compression uniaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Glaciologie. Université Joseph-Fourier - Grenoble I, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00716389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Clavier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cordonnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00744" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Di" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushnikova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02788-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119586v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Jia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25123755" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago de Souza Gomes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12489" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.21" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muyuan Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yuan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-023-01877-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111333" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taini Chitimbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3010001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278033v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chitimbo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107305" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006544v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ple" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.112483" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago De Souza Gomes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134771" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107182" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Chauhan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15010362" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Peyron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baccino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2022.02.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdul-Samad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/cta.1.698" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04023186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/RDMS.2022.18.000932" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745572v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2099983" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/10.26168/ajce.38.2.39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687535v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alachek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Plassiard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14040912" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eymard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14226815" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Cong Vu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01795-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413878v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106481" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choayb Belghiat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Messabhia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guenfoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102322" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106477" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695549v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Layadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Abdou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1505665" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Yannick Gnonnoue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105697" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120126" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694673v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajjar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.08.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrotin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime El Nabouch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178230v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian O. B. Sentosa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2019.1581587" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178232v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.015502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178246v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Nabouch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Bui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrotin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.03.142" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178258v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8214604" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178243v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.09.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.07.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814508v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tung Tran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Sentosa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Tien Nguyen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hieu Duong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10020401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178254v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime El-Nabouch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pastor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.11.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cong Vu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.754.317" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178263v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.05.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178291v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nabouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Bui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.04.153" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pelizzari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolia Kontogianni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salager" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160914012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mommessin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plassiard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.07.038" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXHK20F3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B Bui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Plassiard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pl&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mommessin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Monnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.684.101" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178992v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Abuaisha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.353-356.463" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med. R. El Ouni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Guettaya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2013143011" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178995v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.H. L&#234;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.11.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX5PJHPS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manicacci" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t2012-006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178999v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.378-379.780" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#224; L&#234;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693085" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179009v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.01.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPFKZ4D8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484273v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-H&#224; L&#232;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gourc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368768v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammeri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamei" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouassida" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411978v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camp" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ101438" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2009.022698" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484261v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benoit" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385758v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Faure" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2005.07.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25B60FXP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179013v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Faure" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudoin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ple" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179014v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bayard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02479302" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/923C612EC5E48D6283CC586ECA235F3347EEEC48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00153-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4XWRZ8N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179017v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02482133" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC3325215B66BA60CC7F744071EBD8E5A3ACA81F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484252v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Astudillo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2002.9692397" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179022v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meyssonnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp963256t" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BKFVQRZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969438v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Mohseni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005626v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saidi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005649v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005644v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005637v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593633v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634363v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8066193" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880924v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdul Samad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007839v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Reboul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Gabor" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634370v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Andrea" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rodriguez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007837v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517933v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.698" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866622v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Moussa" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wheeler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019501025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585708v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ple" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nobile" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mathieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Courtet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baccino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814616v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Bui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6713-6_22" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167637v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167665v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Plassiard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965408v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmutovic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelizzari" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965412v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099519v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plotto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099815v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099829v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Marchiol" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Round" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357981v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gotteland" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benoit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099835v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ammeri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamei" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Guiras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouassida" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Villard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582896v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099841v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bayard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bernier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099855v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamei Mehrez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711990v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Richaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brochier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712010v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712005v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825878v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.40" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825874v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.2.18" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825870v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Molon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825860v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.64" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464511v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00716389v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Girerd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Prime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-026-02953-5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134211v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Weiss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Clavier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cordonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c00744" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Di" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushnikova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02788-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Jia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25123755" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago de Souza Gomes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12489" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244246v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Prime" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686457v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muyuan Song" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yuan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-023-01877-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2024.111333" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chitimbo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prime" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107305" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taini Chitimbo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/constrmater3010001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006544v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ple" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vacher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.112483" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago De Souza Gomes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134771" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulsamad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2023.107182" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pl&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Peyron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baccino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2022.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Chauhan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15010362" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdul-Samad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/cta.1.698" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04023186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/RDMS.2022.18.000932" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2099983" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/10.26168/ajce.38.2.39" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687535v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Alachek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Plassiard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14040912" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378082v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Cong Vu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01795-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Eymard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14226815" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413878v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2021.106481" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choayb Belghiat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Messabhia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guenfoud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102322" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106477" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashem Abdou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1505665" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Layadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Yannick Gnonnoue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105697" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120126" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordine Leklou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0003020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Bui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrotin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian O. B. Sentosa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168664.2019.1581587" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime El Nabouch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.06.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Hajjar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.08.027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178232v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.015502" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El-Nabouch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Bui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrotin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.03.142" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178258v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8214604" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.09.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.07.022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tung Tran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Sentosa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Tien Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Hieu Duong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10020401" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178254v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranime El-Nabouch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pastor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.11.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178270v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Cong Vu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.754.317" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.05.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nabouch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Bui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.04.153" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686412v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pelizzari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolia Kontogianni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Salager" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160914012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178988v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mommessin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plassiard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.07.038" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXHK20F3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097649v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B Bui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Plassiard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pl&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mommessin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178992v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tourabi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad S. Abuaisha" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.353-356.463" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Monnet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.684.101" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097646v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med. R. El Ouni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Guettaya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2013143011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178995v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.H. L&#234;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2011.11.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX5PJHPS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178996v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manicacci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/t2012-006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179011v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#224; L&#234;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gotteland" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693085" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Ha Le" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.378-379.780" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179009v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.01.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPFKZ4D8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Ngoc-H&#224; L&#232;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gourc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563591v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368768v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ammeri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouassida" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411978v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Camp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ101438" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154652v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2009.022698" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Benoit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385758v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Faure" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Baudoin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2005.07.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25B60FXP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179013v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Faure" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudoin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ple" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179014v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bayard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02479302" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/923C612EC5E48D6283CC586ECA235F3347EEEC48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179015v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-7944(02)00153-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T4XWRZ8N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179017v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02482133" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC3325215B66BA60CC7F744071EBD8E5A3ACA81F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Astudillo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2002.9692397" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179022v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meyssonnier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp963256t" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BKFVQRZV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969438v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Mohseni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005626v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saidi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005649v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005644v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005637v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005651v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Homoro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593633v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634363v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8066193" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634369v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Reboul" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aron Gabor" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04634370v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Andrea" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rodriguez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007839v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880924v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdul Samad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007837v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517933v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.698" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866622v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Moussa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wheeler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019501025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585708v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ple" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nobile" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mathieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Courtet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baccino" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814616v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Bui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6713-6_22" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167637v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167665v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Plassiard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965408v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmutovic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelizzari" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965412v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099519v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plotto" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099815v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099829v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Marchiol" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Round" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357981v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099831v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gotteland" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Benoit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099835v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ammeri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jamei" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Guiras" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouassida" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Villard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582896v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gotteland" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099841v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bayard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bernier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099855v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamei Mehrez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711990v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Richaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brochier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712010v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712005v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825878v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.40" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825874v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.2.18" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825870v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Molon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825860v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.1.64" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00464511v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00716389v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>