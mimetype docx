--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1035,256 +1035,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t>
+                <w:t xml:space="preserve">Exact algorithms for the bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Hoogeveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Della Croce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Della Croce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Workshop on Project Management and Scheduling (PMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bern, Apr 2024, Bern (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">New Challenges in Scheduling Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danilo Carastan-Santos; Enikő Kevi; Grégory Mounié; Tuan Anh Nguyen, May 2024, Aussois (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501620v1</w:t>
+                <w:t xml:space="preserve">hal-04711281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourreau</w:t>
+                <w:t xml:space="preserve">Bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Schau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ploton</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Della Croce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024 - 25e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380572v1</w:t>
+                <w:t xml:space="preserve">hal-04501603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t>
               </w:r>
@@ -1385,459 +1385,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing a single machine with no idle times to minimize total cost: a lower bound derived from permutation constraint relaxation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moderate Exponential-time Quantum Dynamic Programming Across the Subsets for Scheduling Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ploton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS 2024 - 19th International Workshop on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bern (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">ROADEF 2024 - 25e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991068v1</w:t>
+                <w:t xml:space="preserve">hal-04380572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact algorithms for the bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t>
+                <w:t xml:space="preserve">Bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Della Croce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Han Hoogeveen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kevin Schewior; Marco Chiarandini; Lene Monrad Favrholdt, Jun 2024, Kolding, Denmark, France</w:t>
+              <w:t xml:space="preserve">19th International Workshop on Project Management and Scheduling (PMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bern, Apr 2024, Bern (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711273v1</w:t>
+                <w:t xml:space="preserve">hal-04501620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact algorithms for the bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ploton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Della Croce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Hoogeveen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Challenges in Scheduling Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Danilo Carastan-Santos; Enikő Kevi; Grégory Mounié; Tuan Anh Nguyen, May 2024, Aussois (France), France</w:t>
+              <w:t xml:space="preserve">MAPSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kevin Schewior; Marco Chiarandini; Lene Monrad Favrholdt, Jun 2024, Kolding, Denmark, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711281v1</w:t>
+                <w:t xml:space="preserve">hal-04711273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequencing a single machine with no idle times to minimize total cost: a lower bound derived from permutation constraint relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Della Croce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">PMS 2024 - 19th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bern (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501603v1</w:t>
+                <w:t xml:space="preserve">hal-04991068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme basé sur l’Inclusion-Exclusion pour la résolution du flowshop de permutation avec précédences entre travaux</w:t>
               </w:r>
@@ -1968,191 +1968,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04341590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Inclusion-Exclusion based general exponential-time algorithm for the solution of unrelated parallel machine scheduling problems</w:t>
+                <w:t xml:space="preserve">Étude de l'intégration de techniques d'algorithmique exponentielle pour la résolution d'un problème d'ordonnancement par une méthode arborescente.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Workshop on Project Management and Scheduling (PMS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894305v1</w:t>
+                <w:t xml:space="preserve">hal-03595283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'intégration de techniques d'algorithmique exponentielle pour la résolution d'un problème d'ordonnancement par une méthode arborescente.</w:t>
+                <w:t xml:space="preserve">An Inclusion-Exclusion based general exponential-time algorithm for the solution of unrelated parallel machine scheduling problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">18th International Workshop on Project Management and Scheduling (PMS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595283v1</w:t>
+                <w:t xml:space="preserve">hal-03894305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inclusion-Exclusion based algorithm for permutation flowshop scheduling with job precedences</w:t>
               </w:r>
@@ -3006,51 +3006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617682v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ploton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.09.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-023-00534-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064408v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Della Croce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125888" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Hoogeveen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501620v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991068v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894305v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296238v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03895382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617682v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ploton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.09.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-023-00534-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064408v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Della Croce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125888" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Hoogeveen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711281v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380572v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296238v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03895382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>