--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -785,51 +785,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of a bilevel scheduling problem on parallel machines</w:t>
+                <w:t xml:space="preserve">Exact Algorithm for coupling maintenance-production: a bilevel approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ploton</w:t>
@@ -864,97 +864,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Hoogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optimization and Decision Science (ODS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Milano, Italy</w:t>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239476v1</w:t>
+                <w:t xml:space="preserve">hal-05285240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Algorithm for coupling maintenance-production: a bilevel approach</w:t>
+                <w:t xml:space="preserve">Solution of a bilevel scheduling problem on parallel machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Schau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ploton</w:t>
@@ -989,73 +989,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Hoogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Troyes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Optimization and Decision Science (ODS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285240v1</w:t>
+                <w:t xml:space="preserve">hal-05239476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact algorithms for the bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t>
               </w:r>
@@ -1614,230 +1614,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact algorithms for the bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Schau</w:t>
+                <w:t xml:space="preserve">Sequencing a single machine with no idle times to minimize total cost: a lower bound derived from permutation constraint relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent T'kindt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Han Hoogeveen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kevin Schewior; Marco Chiarandini; Lene Monrad Favrholdt, Jun 2024, Kolding, Denmark, France</w:t>
+              <w:t xml:space="preserve">PMS 2024 - 19th International Workshop on Project Management and Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bern (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711273v1</w:t>
+                <w:t xml:space="preserve">hal-04991068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing a single machine with no idle times to minimize total cost: a lower bound derived from permutation constraint relaxation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact algorithms for the bilevel scheduling of uniform parallel machines in the context of coupling maintenance and scheduling decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Schau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ploton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Della Croce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Hoogeveen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMS 2024 - 19th International Workshop on Project Management and Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bern (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">MAPSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kevin Schewior; Marco Chiarandini; Lene Monrad Favrholdt, Jun 2024, Kolding, Denmark, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991068v1</w:t>
+                <w:t xml:space="preserve">hal-04711273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme basé sur l’Inclusion-Exclusion pour la résolution du flowshop de permutation avec précédences entre travaux</w:t>
               </w:r>
@@ -3006,51 +3006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617682v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ploton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.09.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-023-00534-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064408v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Della Croce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125888" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Hoogeveen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285240v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711281v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380572v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711273v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991068v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296238v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03895382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617682v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ploton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.09.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-023-00534-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064408v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Della Croce" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125888" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520822v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141732v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Hoogeveen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711281v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380572v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501620v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595283v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455268v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000960v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296238v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03895382v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>