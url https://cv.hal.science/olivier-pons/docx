--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -755,51 +755,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th IEEE International Conference on Advanced Learning Technologies (ICALT 2025)</w:t>
+              <w:t xml:space="preserve">ICALT 2025 - The 25th IEEE International Conference on Advanced Learning Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Technical Community on Learning Technology (TCLT), Jul 2025, Changhua, Taiwan. pp.199-203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICALT64023.2025.00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
@@ -2550,286 +2550,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRASQUES, le système du groupe LIR</w:t>
+                <w:t xml:space="preserve">De l'importance des synonymes pour la sélection de passages en question-réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Illouz</w:t>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Monceaux</w:t>
+                <w:t xml:space="preserve">Isabelle Robba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Paroubek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pons</w:t>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza El Kateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier EQueR, TALN 05</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORIA'05 Conférence en Recherche d'Informations et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Grenoble, France. pp.71-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2005.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456754v1</w:t>
+                <w:t xml:space="preserve">hal-01125013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'importance des synonymes pour la sélection de passages en question-réponse</w:t>
+                <w:t xml:space="preserve">FRASQUES, le système du groupe LIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
+                <w:t xml:space="preserve">Gabriel Illouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faïza El Kateb</w:t>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA'05 Conférence en Recherche d'Informations et Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier EQueR, TALN 05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Dourdan, France. pp.85-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125013v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier Focal</w:t>
               </w:r>
@@ -3282,198 +3282,198 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A service oriented compiler for operating systems</w:t>
+                <w:t xml:space="preserve">A Distribution and System Compiler for Handling Heterogeneous Computer Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Aug?</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leligeour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] CEDRIC-08-1551, CEDRIC Lab/CNAM. 2008</w:t>
+              <w:t xml:space="preserve">[Research Report] CEDRIC-08-1549, CEDRIC Lab/CNAM. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125544v1</w:t>
+                <w:t xml:space="preserve">hal-01125543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distribution and System Compiler for Handling Heterogeneous Computer Site</w:t>
+                <w:t xml:space="preserve">A service oriented compiler for operating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Aug?</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CEDRIC-08-1551, CEDRIC Lab/CNAM. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Leligeour</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01125543v1</w:t>
+                <w:t xml:space="preserve">hal-01125544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of automated termination proofs</w:t>
               </w:r>
@@ -3817,51 +3817,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65E47781"/>
+    <w:nsid w:val="894336D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4048,51 +4048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6423-8630" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183634497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05446041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2607050" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ferdinand Susini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Guedin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venanzio Capretta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lincker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lasheb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bekkouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT64023.2025.00062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Di Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Araujo Guimar&#227;es" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grembi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lincker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1706356.1706370" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gbedo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456754v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za El Kateb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2005.7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410349v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Queinnec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aug?" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125543v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leligeour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6423-8630" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183634497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05446041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2607050" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ferdinand Susini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Guedin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venanzio Capretta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lincker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lasheb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bekkouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT64023.2025.00062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Di Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Araujo Guimar&#227;es" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grembi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lincker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1706356.1706370" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gbedo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za El Kateb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2005.7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410349v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Queinnec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aug?" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leligeour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>