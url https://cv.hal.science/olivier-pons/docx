--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -551,342 +551,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALIN : MAnuels scoLaires INclusifs</w:t>
+                <w:t xml:space="preserve">Extracting and Structuring Textbooks for Inclusive Education: A Computer Vision Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Lasheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bekkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA), 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN), 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL), 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALT 2025 - The 25th IEEE International Conference on Advanced Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Technical Community on Learning Technology (TCLT), Jul 2025, Changhua, Taiwan. pp.199-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT64023.2025.00062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334655v1</w:t>
+                <w:t xml:space="preserve">hal-05206586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting and Structuring Textbooks for Inclusive Education: A Computer Vision Approach</w:t>
+                <w:t xml:space="preserve">MALIN : MAnuels scoLaires INclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elise Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Lasheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALT 2025 - The 25th IEEE International Conference on Advanced Learning Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA), 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN), 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL), 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.79-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206586v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling transcription process of educational documents for visually impaired students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pacini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -937,90 +937,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'image à la représentation structurée : analyse et modélisation des manuels scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Lasheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bekkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1071,51 +1071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux de la mise en place de l'accessibilité dans les studios de jeux vidéo français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Di Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1248,103 +1248,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layout- and Activity-based Textbook Modeling for Automatic PDF Textbook Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Textbooks 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. pp.37-53</w:t>
@@ -1386,64 +1386,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANR MALIN : MAnuels scoLaires INclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Grembi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1492,277 +1492,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textbook's accessibility for children with dyspraxia and visual disability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Pacini</w:t>
+                <w:t xml:space="preserve">Classification automatique de données déséquilibrées et bruitées : application aux exercices de manuels scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference of the Association for the Advancement of Assistive Technology in Europe, AAATE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Advancement of Assistive Technology in Europe, Aug 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Servan, Christophe; Vilnat, Anne, Jun 2023, Paris, France. pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410340v1</w:t>
+                <w:t xml:space="preserve">hal-04130220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique de données déséquilibrées et bruitées : application aux exercices de manuels scolaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Lincker</w:t>
+                <w:t xml:space="preserve">Textbook's accessibility for children with dyspraxia and visual disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Servan, Christophe; Vilnat, Anne, Jun 2023, Paris, France. pp.121-130</w:t>
+              <w:t xml:space="preserve">17th International Conference of the Association for the Advancement of Assistive Technology in Europe, AAATE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Advancement of Assistive Technology in Europe, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130220v1</w:t>
+                <w:t xml:space="preserve">hal-04410340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noisy and Unbalanced Multimodal Document Classification: Textbook Exercises as a Use Case</w:t>
               </w:r>
@@ -1787,51 +1787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3024,103 +3024,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALIN : MAnuels scoLaires INclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pacini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Handiversité 2023 - L'innovation pour le partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Gif-sur-Yvette, France</w:t>
@@ -3817,51 +3817,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="894336D4"/>
+    <w:nsid w:val="BD26684B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4048,51 +4048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6423-8630" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183634497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05446041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2607050" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ferdinand Susini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Guedin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venanzio Capretta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lincker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lasheb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bekkouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT64023.2025.00062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Di Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Araujo Guimar&#227;es" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grembi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130220v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lincker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1706356.1706370" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gbedo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za El Kateb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2005.7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410349v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Queinnec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aug?" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leligeour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6423-8630" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183634497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05446041v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rohmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2025.2607050" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ferdinand Susini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Guedin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venanzio Capretta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lasheb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bekkouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lincker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT64023.2025.00062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107760v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Di Rosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Araujo Guimar&#227;es" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grembi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lincker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Forest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1706356.1706370" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gbedo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za El Kateb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2005.7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Illouz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410349v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Queinnec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aug?" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leligeour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072585v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pottier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>