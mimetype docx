--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -215,1763 +215,1750 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous shear thickening in dry granular materials induced by non-Coulombian friction</w:t>
+                <w:t xml:space="preserve">Non-local rheology in granular media: a perspective on the 2015 EPJE Paper by Bouzid et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.064302⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49 (4), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-026-00579-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099976v1</w:t>
+                <w:t xml:space="preserve">hal-05589920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powders and cohesive granular media: a rheological perspective</w:t>
+                <w:t xml:space="preserve">Discontinuous shear thickening in dry granular materials induced by non-Coulombian friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (6), pp.064302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00397-025-01490-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.064302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028093v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effects during the penetration of objects in a granular medium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Powders and cohesive granular media: a rheological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SM01242E⟩</w:t>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00397-025-01490-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381001v1</w:t>
+                <w:t xml:space="preserve">hal-05028093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of a cohesive granular column</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite size effects during the penetration of objects in a granular medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Paume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Aussillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.180⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SM01242E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251330v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from granular to Brownian suspension: An inclined plane experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (3), pp.034302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.034302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous to Inertial Transition in Dense Granular Suspension</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collapse of a cohesive granular column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.129.078001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 959, pp.A41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818789v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of Cohesive Granular Media: Shear Banding, Hysteresis, and Nonlocal Effects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Viscous to Inertial Transition in Dense Granular Suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mie Ichihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021017⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.129.078001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366123v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative model of plant gravitropism linking statoliths position and auxin transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Levernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2021.651928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089808v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cohesion-controlled granular material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rheology of Cohesive Granular Media: Shear Banding, Hysteresis, and Nonlocal Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.032904⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.021017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591146v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the rheology of cohesive granular media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tribute to an exemplary man: Yves Couder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Limat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Villermaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 348 (6-7), pp.393-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008470v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribute to an exemplary man: Yves Couder</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A cohesion-controlled granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Villermaux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.35⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.032904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042289v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the hierarchy of processes and time-scales that control the tropic response of shoots to gravi-stimulations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Insights into the rheology of cohesive granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 ((15)), pp.8366-8373</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154558v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brownian Granular Flows Down Heaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.248005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of surface roughness on the rheology of immersed and dry frictional spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.104302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of particulate flows: From sand avalanche to active suspensions in plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Revealing the hierarchy of processes and time-scales that control the tropic response of shoots to gravi-stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (5), pp.271-284. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp.1955-1967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080014v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Legue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (20), pp.5123-5128. </w:t>
@@ -2009,64 +1996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of dense granular suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 852, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2094,4103 +2081,4099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing shear thickening</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Physics of particulate flows: From sand avalanche to active suspensions in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.033301⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (5), pp.271-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768481v1</w:t>
+                <w:t xml:space="preserve">hal-02080014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new scenario for gravity detection in plants: the position sensor hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (3), pp.035005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1478-3975/aa6876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425608v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of concentrated suspensions of non-colloidal rigid fibres</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enhancing shear thickening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Madraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hormozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.552⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (3), pp.33301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.033301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768488v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclination not force is sensed by plants during shoot gravitropism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rheology of concentrated suspensions of non-colloidal rigid fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif Shaikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason E Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35431⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 827, pp.R5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381357v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling laws for segregation forces in dense sheared granular flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Inclination not force is sensed by plants during shoot gravitropism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Legue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.605⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (35431), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431922v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of a depth-independent drag force induced by stirring in granular media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Scaling laws for segregation forces in dense sheared granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91, pp.22201 - 22201. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 807, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.022201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431989v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of dense suspensions of non-colloidal spheres in yield-stress fluids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Origin of a depth-independent drag force induced by stirring in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.329⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.22201 - 22201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.022201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432397v1</w:t>
+                <w:t xml:space="preserve">hal-01431989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal stress differences in suspensions of rigid fibres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth M Guazzelli</w:t>
+                <w:t xml:space="preserve">Rheology of dense suspensions of non-colloidal spheres in yield-stress fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dagois-Bohy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hormozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Guazzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 758, pp.486 - 507. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.541⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 776, pp.2 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432387v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lift forces in granular media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+                <w:t xml:space="preserve">Normal stress differences in suspensions of rigid fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braden E Snook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levi E Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason E Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier M Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth M Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (4), pp.043301. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 758, pp.486 - 507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4869859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997840v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-Independent Drag Force Induced by Stirring in Granular Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Lift forces in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.043301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.138303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4869859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432065v1</w:t>
+                <w:t xml:space="preserve">hal-00997840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth-Independent Drag Force Induced by Stirring in Granular Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 110 (13), pp.138303. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.138303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996800v1</w:t>
+                <w:t xml:space="preserve">hal-01432065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The suspension balance model revisited</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Depth-Independent Drag Force Induced by Stirring in Granular Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3570921⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.138303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.138303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432494v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspensions in a tilted trough: second normal stress difference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Granular collapse in a fluid: Role of the initial volume fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Couturier</w:t>
+                <w:t xml:space="preserve">O Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Boyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Guazzelli</w:t>
+                <w:t xml:space="preserve">P Aussillous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 686, pp.26 - 39. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.73301 - 73301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2011.315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3594200.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432501v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular collapse in a fluid: Role of the initial volume fraction</w:t>
+                <w:t xml:space="preserve">Evidence of Mechanically Activated Processes in Slow Granular Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Rondon</w:t>
+                <w:t xml:space="preserve">K A Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Pouliquen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Aussillous</w:t>
+                <w:t xml:space="preserve">O A Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3594200.1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.108301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431988v1</w:t>
+                <w:t xml:space="preserve">hal-01432106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Mechanically Activated Processes in Slow Granular Flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O A Pouliquen</w:t>
+                <w:t xml:space="preserve">Dense suspensions in rotating-rod flows: normal stresses and particle migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.108301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 686, pp.5 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2011.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432106v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense suspensions in rotating-rod flows: normal stresses and particle migration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Suspensions in a tilted trough: second normal stress difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 686, pp.5 - 25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2011.272⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 686, pp.26 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2011.315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432497v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying Suspension and Granular Rheology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">The suspension balance model revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhu R Nott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107, </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.43304 - 43304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.188301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3570921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432411v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the aeolian sand transport saturation length</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Unifying Suspension and Granular Rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.08.002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.188301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520759v1</w:t>
+                <w:t xml:space="preserve">hal-01432411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-local rheology for dense granular flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Measurements of the aeolian sand transport saturation length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Claudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 367, </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123, pp.343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2009.0171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01432113v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-phase flow description of the initiation of underwater granular avalanches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A non-local rheology for dense granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112009007460⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 367, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2009.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660246v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The viscoplastic Stokes layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O Pouliquen</w:t>
+                <w:t xml:space="preserve">A two-phase flow description of the initiation of underwater granular avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2008.07.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 633, pp.115-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112009007460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432128v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flows of Dense Granular Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The viscoplastic Stokes layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil J Balmforth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 158, pp.46 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2008.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev.fluid.40.111406.102142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432132v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation of underwater granular avalanches: Influence of the initial volume fraction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Pouliquen</w:t>
+                <w:t xml:space="preserve">Flows of Dense Granular Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3013896⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40, pp.1 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev.fluid.40.111406.102142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660249v1</w:t>
+                <w:t xml:space="preserve">hal-01432132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation of granular surface flows in a narrow channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+                <w:t xml:space="preserve">Initiation of underwater granular avalanches: Influence of the initial volume fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pailha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 19, pp.88102 - 88102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2753111⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 20 (11), pp.111701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3013896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432144v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation of granular surface flows in a narrow channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 19, pp.088102. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 19, pp.88102 - 88102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2753111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2753111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00163292v1</w:t>
+                <w:t xml:space="preserve">hal-01432144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeolian sand ripples: experimental evidence of fully developed states</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Initiation of granular surface flows in a narrow channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.088102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2753111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068184v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constitutive law for dense granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 441, pp.727 - 730. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 441, pp.727-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature04801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature04801⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432178v1</w:t>
+                <w:t xml:space="preserve">hal-00118375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constitutive law for dense granular flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Flow of dense granular material: towards simple constitutive laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature04801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006, pp.7020 - 7020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2006/07/P07020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118375v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of dense granular material: towards simple constitutive laws</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A constitutive law for dense granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2006/07/P07020⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 441, pp.727 - 730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature04801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01432168v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crucial role of side walls for granular surface flows: consequences for the rheology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Aeolian sand ripples: experimental evidence of fully developed states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Claudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.028001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112005005987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00004500v4</w:t>
+                <w:t xml:space="preserve">hal-00068184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crucial role of sidewalls in granular surface flows: consequences for the rheology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Crucial role of side walls for granular surface flows: consequences for the rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoël Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 541, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+              <w:t xml:space="preserve">, 2005, 541, pp.167-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022112005005987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432190v1</w:t>
+                <w:t xml:space="preserve">hal-00004500v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">velocity correlations in dense granular flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Crucial role of sidewalls in granular surface flows: consequences for the rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112005005987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004341v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuating particle motion during shear induced granular compaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Nicolas</w:t>
+                <w:t xml:space="preserve">velocity correlations in dense granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 91, pp.014301. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 93, pp.248001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00134701v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-surface-wave instability in dense granular flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+                <w:t xml:space="preserve">Fluctuating particle motion during shear induced granular compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 486, pp.21 - 50. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91, pp.014301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112003004555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.014301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432211v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction law for dense granular flows: application to the motion of a mass down a rough inclined plane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Long-surface-wave instability in dense granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 453, pp.133-151</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 486, pp.21 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112003004555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135182v1</w:t>
+                <w:t xml:space="preserve">hal-01432211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of rapid granular chute flows: formation of longitudinal vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 467, pp.361 - 387. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112002001581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction law for dense granular flows: application to the motion of a mass down a rough inclined plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 453, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 453, pp.133-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112001006796⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432227v1</w:t>
+                <w:t xml:space="preserve">hal-00135182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLOW DENSE GRANULAR FLOWS AS A SELF INDUCED PROCESS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Friction law for dense granular flows: application to the motion of a mass down a rough inclined plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Le Dizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 453, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112001006796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432239v1</w:t>
+                <w:t xml:space="preserve">hal-01432227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Vortices in Granular Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 86, pp.5886 - 5889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6218,269 +6201,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of a granular material under cyclic shear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Nicolas</w:t>
+                <w:t xml:space="preserve">SLOW DENSE GRANULAR FLOWS AS A SELF INDUCED PROCESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Duru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+                <w:t xml:space="preserve">Stephane Le Dizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441067v1</w:t>
+                <w:t xml:space="preserve">hal-01432239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of non-Brownian Spheres under Horizontal Shaking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Compaction of a granular material under cyclic shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Weidman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3, pp.309 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s101890070001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441080v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of non-Brownian Spheres under Horizontal Shaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. D. Weidman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6521,124 +6504,219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crystallization of non-Brownian Spheres under Horizontal Shaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weidman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 79, pp.3640</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Onset of Granular Flows on an Inclined Rough Surface: Dilatancy Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Renaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 6 (6), pp.923-935. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp2:1996220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00248341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6648,1664 +6726,1664 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-size effects for object penetration in granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Paume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Aussillous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravisensing in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Low Gravity Research Association Biennial Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Low Gravity Research Association (ELGRA), Sep 2024, Liverpool United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frictional three-point bending test: disentangling the role of friction through real and numerical experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Hohnadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Marthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Andrade-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Métivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Solid Mechanics Conference ESMC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens du mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Hellal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvement, sciences &amp; arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Jan 2018, Pau, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of dense suspensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Perception d'un stimulus gravitropique transitoire chez les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Edwards Symposium. Challenges and Opportunities in Soft Matter </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">GDR PhyP - Biophysique et biomécanique des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR PhyP., Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774903v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception d'un stimulus gravitropique transitoire chez les plantes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rheology of dense suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR PhyP - Biophysique et biomécanique des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR PhyP., Jun 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">2nd Edwards Symposium. Challenges and Opportunities in Soft Matter </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603052v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segregation in sheared granular flows: forces on a single coarse particle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">powder and Grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Plant Biomechanics : from wood technology to tree mechanobiology: the example of reaction-wood and tropisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">On the role of gravity in shoot gravisensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hiroyuki Yamamoto; Myio Morita; Miyuki Matsuo; Joseph Gril, Nov 2015, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 253 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886732v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of gravity in shoot gravisensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Reverse Plant Biomechanics : from wood technology to tree mechanobiology: the example of reaction-wood and tropisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 253 p</w:t>
+              <w:t xml:space="preserve">, Hiroyuki Yamamoto; Myio Morita; Miyuki Matsuo; Joseph Gril, Nov 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269523v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debout les plantes ! Imagerie en microscopie horizontale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. rencontre des microscopistes clermontois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debout les plantes ! Imagerie à la verticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. journées scientifiques et techniques du réseau des microscopistes INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Toulouse, Nov 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear poro-elastic coupling in real and artificial branches and its possible link to plants mechano-perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Guena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontre du Non-Linéaire 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilité gravitaire d'un sol granulaire drainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès français de Mécanique, Grenoble, 27-31 août 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction of a packing of hard spheres under horizontal shear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological traits of femur and tibia in relation to fleshiness (muscle/bone ratio) in lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.L. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1988, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8315,814 +8393,814 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the time scale hierarchy that controls the tropic response of shoots to gravi-stimulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Legue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBM2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908158v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Revealing the time scale hierarchy that controls the tropic response of shoots to gravi-stimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBM2018</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909144v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les plantes perçoivent-elles leur inclinaison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic Signals induced by bending in artificial and natural branches : link with plant mechanoperception and long-distance signaling in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Guéna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEB Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. , 1 p., 2014, Stem bending induces hydraulic pulse in vascular system : a physic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poroelastic coupling in artificial branches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Guena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poroelastic coupling in artificial branches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Guena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9132,232 +9210,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from granular to Brownian suspension : an inclined plane experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoël Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brownian granular flows down heaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622814v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9425,51 +9503,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03D21A88"/>
+    <w:nsid w:val="957C2DCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9656,51 +9734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pouliquen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2246-1137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073458481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAU-8149-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099976v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rocha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.064302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-025-01490-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381001v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Paume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aussillous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01242E" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251330v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.180" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Billon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034302" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Tapia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Ichihara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.078001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Mandal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089808v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.651928" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591146v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.032904" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042289v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.35" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154558v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.248005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.104302" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.548" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Madraki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hormozi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.033301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Shaikh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Butler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.552" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35431" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.605" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431989v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.022201" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dagois-Bohy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.329" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden E Snook" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi E Davidson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Pouliquen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth M Guazzelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.541" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869859" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.138303" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996800v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhu R Nott" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3570921" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432501v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Couturier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.315" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431988v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rondon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pouliquen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aussillous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3594200.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Reddy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O A Pouliquen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.108301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432497v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.272" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432411v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.188301" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.08.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432113v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0171" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-L385G6FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pailha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009007460" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1KD2S5KF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432128v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J Balmforth" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2008.07.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-157F2479-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432132v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.fluid.40.111406.102142" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pailha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pouliquen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3013896" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753111" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163292v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432178v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04801" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cassar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F59EA66DB671F3E8CB0F8A0B800291CA6BB5ABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004500v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005005987" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004341v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134701v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belzons" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.014301" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432211v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004555" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135182v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432215v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002001581" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001006796" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432239v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Dizes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432240v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.5886" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441067v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duru" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890070001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weidman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440072v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Weidman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3640" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Renaut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996220" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E981B165077E1446134F09157A013E3FF8901EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306274v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960300v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Hohnadel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Andrade-Silva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693172v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hellal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774903v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603052v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774887v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886732v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268753v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589410v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441048v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781420v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Dumont" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268589v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189830v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191364v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770520v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622814v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pouliquen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2246-1137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073458481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAU-8149-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-026-00579-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099976v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rocha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.064302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-025-01490-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Paume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aussillous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01242E" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Billon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034302" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.180" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818789v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Tapia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Ichihara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.078001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089808v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.651928" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Mandal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.35" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.032904" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.248005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.104302" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154558v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.548" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768481v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Madraki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hormozi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.033301" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Shaikh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Butler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.552" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35431" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431922v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.605" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.022201" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dagois-Bohy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.329" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden E Snook" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi E Davidson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Pouliquen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth M Guazzelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.541" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997840v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869859" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.138303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rondon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pouliquen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aussillous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3594200.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432106v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Reddy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O A Pouliquen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.108301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432497v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.272" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432501v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Couturier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.315" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432494v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhu R Nott" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3570921" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432411v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.188301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432113v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0171" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-L385G6FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pailha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009007460" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1KD2S5KF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432128v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J Balmforth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2008.07.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-157F2479-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432132v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.fluid.40.111406.102142" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660249v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pailha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pouliquen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3013896" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432144v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753111" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118375v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04801" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cassar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F59EA66DB671F3E8CB0F8A0B800291CA6BB5ABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432178v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068184v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004500v4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005005987" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004341v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belzons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.014301" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004555" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002001581" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135182v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432227v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001006796" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432240v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.5886" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432239v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Dizes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441067v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duru" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890070001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440072v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Weidman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3640" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441080v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weidman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248341v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Renaut" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996220" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E981B165077E1446134F09157A013E3FF8901EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Hohnadel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Andrade-Silva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hellal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774887v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886732v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268753v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589410v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781420v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Dumont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908158v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268589v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189830v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191364v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770520v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622814v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>