--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,9448 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9396 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.28070175439px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Pouliquen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2246-1137</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">073458481</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=kQizjZIAAAAJ&hl=en&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAU-8149-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Director of research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSTI “Institut Universitaire des Systèmes Thermiques Industriels” (CNRS/ Aix Marseille Université)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-local rheology in granular media: a perspective on the 2015 EPJE Paper by Bouzid et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 49 (4), pp.32. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/s10189-026-00579-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coating-Induced Lubrication in Granular Media: From Particle-Scale Tribology to Bulk Rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D6SM00039H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuous shear thickening in dry granular materials induced by non-Coulombian friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (6), pp.064302. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.064302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powders and cohesive granular media: a rheological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-025-01490-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite size effects during the penetration of objects in a granular medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Paume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Aussillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3SM01242E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse of a cohesive granular column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abramian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 959, pp.A41. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from granular to Brownian suspension: An inclined plane experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (3), pp.034302. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.034302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous to Inertial Transition in Dense Granular Suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mie Ichihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Guazzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.129.078001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of Cohesive Granular Media: Shear Banding, Hysteresis, and Nonlocal Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.021017. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.11.021017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative model of plant gravitropism linking statoliths position and auxin transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Levernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2021.651928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089808v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cohesion-controlled granular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.032904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the rheology of cohesive granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandip Mandal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 ((15)), pp.8366-8373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribute to an exemplary man: Yves Couder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Ben Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Limat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Villermaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 348 (6-7), pp.393-395. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brownian Granular Flows Down Heaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.248005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of surface roughness on the rheology of immersed and dry frictional spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (10), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.104302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the hierarchy of processes and time-scales that control the tropic response of shoots to gravi-stimulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (6), pp.1955-1967. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of particulate flows: From sand avalanche to active suspensions in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (5), pp.271-284. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Legue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (20), pp.5123-5128. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1801895115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of dense granular suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 852, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing shear thickening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasaman Madraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hormozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ovarlez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (3), pp.33301. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.033301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new scenario for gravity detection in plants: the position sensor hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (3), pp.035005. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1478-3975/aa6876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425608v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of concentrated suspensions of non-colloidal rigid fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saif Shaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 827, pp.R5. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2017.552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclination not force is sensed by plants during shoot gravitropism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Legue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (35431), 8 p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep35431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling laws for segregation forces in dense sheared granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 807, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2016.605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of a depth-independent drag force induced by stirring in granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.22201 - 22201. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.91.022201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of dense suspensions of non-colloidal spheres in yield-stress fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dagois-Bohy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hormozi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Guazzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 776, pp.2 - 2. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2015.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lift forces in granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (4), pp.043301. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4869859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal stress differences in suspensions of rigid fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Braden E Snook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi E Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason E Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier M Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth M Guazzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 758, pp.486 - 507. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-Independent Drag Force Induced by Stirring in Granular Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.138303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-Independent Drag Force Induced by Stirring in Granular Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (13), pp.138303. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.138303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The suspension balance model revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabhu R Nott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.43304 - 43304. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3570921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspensions in a tilted trough: second normal stress difference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Guazzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 686, pp.26 - 39. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2011.315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Mechanically Activated Processes in Slow Granular Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K A Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O A Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.108301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense suspensions in rotating-rod flows: normal stresses and particle migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Guazzelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 686, pp.5 - 25. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2011.272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granular collapse in a fluid: Role of the initial volume fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Aussillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, pp.73301 - 73301. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3594200.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying Suspension and Granular Rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guazzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.188301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the aeolian sand transport saturation length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Claudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123, pp.343. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-local rheology for dense granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 367, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2009.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phase flow description of the initiation of underwater granular avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pailha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 633, pp.115-135. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009007460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The viscoplastic Stokes layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil J Balmforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 158, pp.46 - 53. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2008.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flows of Dense Granular Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.1 - 24. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev.fluid.40.111406.102142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of underwater granular avalanches: Influence of the initial volume fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pailha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (11), pp.111701. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3013896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of granular surface flows in a narrow channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.88102 - 88102. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2753111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of granular surface flows in a narrow channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.088102. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2753111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeolian sand ripples: experimental evidence of fully developed states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Claudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96, pp.028001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of dense granular material: towards simple constitutive laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006, pp.7020 - 7020. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2006/07/P07020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constitutive law for dense granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 441, pp.727-730. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constitutive law for dense granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 441, pp.727 - 730. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature04801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial role of side walls for granular surface flows: consequences for the rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 541, pp.167-192. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112005005987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004500v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crucial role of sidewalls in granular surface flows: consequences for the rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 541, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112005005987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">velocity correlations in dense granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93, pp.248001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuating particle motion during shear induced granular compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belzons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.014301. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.014301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-surface-wave instability in dense granular flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 486, pp.21 - 50. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112003004555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of rapid granular chute flows: formation of longitudinal vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 467, pp.361 - 387. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112002001581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction law for dense granular flows: application to the motion of a mass down a rough inclined plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 453, pp.133-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction law for dense granular flows: application to the motion of a mass down a rough inclined plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 453, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112001006796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal Vortices in Granular Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86, pp.5886 - 5889. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.5886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLOW DENSE GRANULAR FLOWS AS A SELF INDUCED PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Le Dizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction of a granular material under cyclic shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3, pp.309 - 314. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s101890070001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of non-Brownian Spheres under Horizontal Shaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D. Weidman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79, pp.3640 - 3643. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.79.3640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of non-Brownian Spheres under Horizontal Shaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Weidman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79, pp.3640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of Granular Flows on an Inclined Rough Surface: Dilatancy Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Renaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (6), pp.923-935. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp2:1996220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-size effects for object penetration in granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Paume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Aussillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravisensing in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Low Gravity Research Association Biennial Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Low Gravity Research Association (ELGRA), Sep 2024, Liverpool United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frictional three-point bending test: disentangling the role of friction through real and numerical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Hohnadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Marthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Andrade-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Métivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid Mechanics Conference ESMC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvement, sciences &amp; arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Jan 2018, Pau, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of dense suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Edwards Symposium. Challenges and Opportunities in Soft Matter </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception d'un stimulus gravitropique transitoire chez les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR PhyP - Biophysique et biomécanique des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR PhyP., Jun 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation in sheared granular flows: forces on a single coarse particle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">powder and Grains 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of gravity in shoot gravisensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 253 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse Plant Biomechanics : from wood technology to tree mechanobiology: the example of reaction-wood and tropisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coutand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hiroyuki Yamamoto; Myio Morita; Miyuki Matsuo; Joseph Gril, Nov 2015, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debout les plantes ! Imagerie en microscopie horizontale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. rencontre des microscopistes clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debout les plantes ! Imagerie à la verticale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Brunel-Michac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. journées scientifiques et techniques du réseau des microscopistes INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Toulouse, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear poro-elastic coupling in real and artificial branches and its possible link to plants mechano-perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontre du Non-Linéaire 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité gravitaire d'un sol granulaire drainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès français de Mécanique, Grenoble, 27-31 août 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction of a packing of hard spheres under horizontal shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological traits of femur and tibia in relation to fleshiness (muscle/bone ratio) in lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the time scale hierarchy that controls the tropic response of shoots to gravi-stimulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBM2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravisensors in plant cells behave like an active granular liquid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Legue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PBM2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2018, 9th International Plant Biomechanics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les plantes perçoivent-elles leur inclinaison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Moulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Signals induced by bending in artificial and natural branches : link with plant mechanoperception and long-distance signaling in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guéna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEB Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. , 1 p., 2014, Stem bending induces hydraulic pulse in vascular system : a physic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poroelastic coupling in artificial branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poroelastic coupling in artificial branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Guena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Louf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from granular to Brownian suspension : an inclined plane experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoël Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brownian granular flows down heaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bérut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622814v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9503,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="957C2DCF"/>
+    <w:nsid w:val="0A5A6A90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9734,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pouliquen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2246-1137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073458481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAU-8149-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-026-00579-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099976v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rocha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.064302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-025-01490-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Paume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aussillous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01242E" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Billon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034302" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.180" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818789v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Tapia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Ichihara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.078001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089808v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.651928" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366123v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Mandal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.35" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.032904" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.248005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.104302" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154558v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902053v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.548" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768481v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Madraki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hormozi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.033301" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Shaikh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Butler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.552" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35431" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431922v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.605" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.022201" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dagois-Bohy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.329" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432387v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden E Snook" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi E Davidson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Pouliquen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth M Guazzelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.541" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997840v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869859" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.138303" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996800v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rondon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pouliquen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aussillous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3594200.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432106v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Reddy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O A Pouliquen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.108301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432497v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.272" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432501v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Couturier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.315" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432494v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhu R Nott" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3570921" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432411v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.188301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520759v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432113v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0171" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-L385G6FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pailha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009007460" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1KD2S5KF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432128v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J Balmforth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2008.07.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-157F2479-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432132v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.fluid.40.111406.102142" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660249v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pailha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pouliquen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3013896" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432144v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753111" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118375v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04801" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432168v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cassar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F59EA66DB671F3E8CB0F8A0B800291CA6BB5ABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432178v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068184v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004500v4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005005987" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004341v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belzons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.014301" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004555" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002001581" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135182v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432227v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001006796" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432240v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.5886" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432239v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Dizes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441067v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duru" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890070001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440072v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Weidman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3640" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441080v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weidman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248341v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Renaut" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996220" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E981B165077E1446134F09157A013E3FF8901EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306274v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Hohnadel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Andrade-Silva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hellal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774887v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886732v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268753v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589410v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781420v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Dumont" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908158v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268589v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189830v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191364v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770520v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622814v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pouliquen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2246-1137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073458481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=kQizjZIAAAAJ&amp;hl=en&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAU-8149-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589920v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouliquen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-026-00579-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619062v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tapia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bertin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6SM00039H" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099976v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rocha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.064302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-025-01490-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Paume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aussillous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01242E" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lagr&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.180" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Billon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo&#235;l Forterre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034302" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Tapia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mie Ichihara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.078001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Mandal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.021017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089808v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Levernier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.651928" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.032904" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ben Amar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.35" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;rut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.248005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.104302" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080014v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.10.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842106v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Legue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1801895115" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.548" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Madraki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hormozi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.033301" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425608v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/aa6876" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768488v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Shaikh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E Butler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.552" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35431" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.605" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.022201" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dagois-Bohy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.329" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997840v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869859" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432387v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden E Snook" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi E Davidson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Pouliquen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth M Guazzelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.541" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432065v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.138303" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhu R Nott" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3570921" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432501v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Couturier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.315" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K A Reddy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O A Pouliquen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.108301" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432497v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.272" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rondon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pouliquen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aussillous" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3594200.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432411v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.188301" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.08.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432113v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0171" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-L385G6FX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pailha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009007460" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1KD2S5KF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil J Balmforth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2008.07.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-157F2479-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432132v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.fluid.40.111406.102142" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03660249v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pailha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pouliquen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3013896" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432144v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jop" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753111" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068184v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432168v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cassar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/07/P07020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F59EA66DB671F3E8CB0F8A0B800291CA6BB5ABC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118375v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04801" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432178v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004500v4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112005005987" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432190v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004341v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134701v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belzons" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.014301" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112003004555" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002001581" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135182v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001006796" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432240v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.5886" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432239v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Dizes" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441067v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Duru" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890070001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440072v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Weidman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.79.3640" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441080v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weidman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Renaut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996220" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E981B165077E1446134F09157A013E3FF8901EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306274v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906222v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03960300v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Hohnadel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Andrade-Silva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hellal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603052v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774887v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269523v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886732v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685016v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684997v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268753v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441048v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781420v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Dumont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908158v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909144v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605906v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389986.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268589v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189830v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191364v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770520v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622814v3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>