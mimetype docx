--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Pourret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur Géochimie -Responsable Intégrité Scientifique et Science Ouverte</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6181-6079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110139089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4399-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interests include trace metal fractionation and particularly Rare Earth Elements and cobalt in low-temperature aqueous systems, from rock to water, soil and vegetation (i.e. the Critical Zone).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I advocate for Open Science, just Science done right, and get involved in various Diversity, Equity & Inclusion initiatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text recycling and dissertation overlap in the era of open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2026.e173438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellowstone, merveille géologique : aux frontières du feu, de l’eau et du vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pourret-Saillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.g4qc4dexq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical and health implications of rare earth elements in groundwater: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myongchol Ri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.132704. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we call out the infuriating mistakes we spot in school science textbooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pourret-Saillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-00691-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-rock reaction path modeling of uranium mobility in granite-related mineralization: A case study from the Variscan South Armorican Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, pp.106241. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.106241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04815568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equitable Access, Open Science, and the Future of Publishing in Geochemistry and Cosmochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alban Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Marin-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica E Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGC Advances in Geochemistry and Cosmochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33063/agc.v1i1.770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sewage sludge and digestate from anaerobic fermentation on the accumulation of cadmium (Cd), gallium (Ga), germanium (Ge), and rare earth elements (REEs) in soil and uptake by plants with different nutrition strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazia Zaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Lovynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Samarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Arnstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2025.1628175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disneyland Paris, un parc d'attractions… inspiré de merveilles géologiques réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pourret-Saillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.qyhkke9hn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic impact of rare earth elements on groundwater and surface water in the watershed of the largest freshwater lake in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 949, pp.175063. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the emergence of tortured phrases: A threat to scientific integrity—the example of “heavy metal”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2024.e131771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distinctive rare earth element signature for pyrite oxidation and glacial weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangchul Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Jin Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung-Hyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 660, pp.122167. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Publication Review: The Role of Science News Outlets and Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Hardian Susanto Herho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhsanu Ridlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (04), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56042/alis.v71i4.14254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicules électriques : la géothermie, future source d'approvisionnement en lithium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Trullenque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://theconversation.com/vehicules-electriques-la-geothermie-future-source-dapprovisionnement-en-lithium-205072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of preprints in earth sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Enrique Ibarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.561. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.133612.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between carboxylate-based nutrient-acquisition strategies, phosphorus-nutritional status and rare earth element accumulation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dittrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nthati Monei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06049-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of authigenic grey monazite: A palaeo-thermal anomaly marker in very-low grade metamorphic rocks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.105583. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2023.105583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04181154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of root carboxylate release on rare earth element (hyper)accumulation in plants – a biogeochemical perspective on rhizosphere chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.79-90. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06177-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender balance and geographical diversity in editorial boards of Geochimica et Cosmochimica Acta and Chemical Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Bots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.e89470. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2022.e89470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption vs adsorption: The words they are a-changin', not the phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.156545. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Chine, l’exploitation des terres rares s’accompagne d’une pollution massive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://theconversation.com/en-chine-lexploitation-des-terres-rares-saccompagne-dune-pollution-massive-183676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘europium anomaly’ in plants: facts and fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 476, pp.721-728. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-05210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of substrate properties and phosphorus supply on facilitating the uptake of rare earth elements (REE) in mixed culture cropping systems of Hordeum vulgare, Lupinus albus and Lupinus angustifolius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nthati Monei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Heilmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.57172-57189. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-19775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward More Inclusive Metrics and Open Science to Measure Research Assessment in Earth and Natural Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Shaghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elenora van Rijsingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.850333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop paying to be published Open Access - a French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2022.e90113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access in Geochemistry from Preprints to Data Sharing: Past, Present, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications10010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeosciences Perspectives on Integrated, Coordinated, Open, Networked (ICON) Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D.L. Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Crimmins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malhotra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021EA002119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical signatures of rare earth elements and yttrium exploited by acid solution mining around an ion-adsorption type deposit: Role of source control and potential for recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 804, pp.150241. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiogenic isotope: Not just about words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Johannesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.105348. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Metal: a misused term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geochimica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.466-471. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11631-021-00468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for a new set of measures to assess the impact of research in earth sciences in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juneman Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Peter Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.e59032. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2021.e59032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la science ouverte peut faire évoluer les méthodes d’évaluation de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://theconversation.com/comment-la-science-ouverte-peut-faire-evoluer-les-methodes-devaluation-de-la-recherche-169071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, Equity, and Inclusion: tackling under-representation and recognition of talents in Geochemistry and Cosmochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Bots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.363-371. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2021.05.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of rare earth elements in sediments of the North China Plain: A probe of sedimentation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanxue Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134, pp.105089. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does carbon dioxide storage by cyanobacteria induce biomineralization in presence of basaltic glass?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grandjouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul  E Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2343/geochemj.2.0617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International disparities in open access practices in the earth sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Hedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Enrique Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.e63663. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2021.e63663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity among Editorial Boards of Elements and other selected Geochemistry, Cosmochemistry, Mineralogy and Petrology journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashaki Rouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.150-152. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.17.3.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les scientifiques cherchent-ils à s’affranchir du terme « métaux lourds » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://theconversation.com/pourquoi-les-scientifiques-cherchent-ils-a-saffranchir-du-terme-metaux-lourds-159846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access publishing practice in geochemistry: overview of current state and look to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen H Johannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.e03551. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e03551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Our Study is Published, But the Journey is Not Finished!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuhiko Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.229-230. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.16.4.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why scientists with children who have disabilities need a different career trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.646. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-02043-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Factors affecting global flow of scientific knowledge in environmental sciences” by Sonne et al. (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Wien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Dorch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 721, pp.136454. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer Potential of Struvite as Affected by Nitrogen Form in the Rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Danaé Gómez-Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.2212. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12062212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of open access publishing in geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.100001. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ringeo.2020.100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear your mask, but think about deaf students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Saillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 586 (7830), pp.629-630. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-02823-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulties of being rigorous in environmental geochemistry studies: some recommendations for designing an impactful paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.1267-1275. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06835-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Potential of Preprints in Geochemistry: The Good, the Bad, and the Ugly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Tennant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12083360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Flow of Scholarly Publishing and Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.16.1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It’s Time to Replace the Term “Heavy Metals” with “Potentially Toxic Elements” When Reporting Environmental Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (22), pp.4446. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16224446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of rare earth elements in an aquifer perturbed by CO2 injection: Environmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Censi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Inguaggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Zuddas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 687, pp.978 - 990. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of copper and cobalt in metalliferous ecosystems: Results of a lysimeter study in the Lubumbashi Region (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.208-218. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aik-Choon Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Esawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Liehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database -Weston-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Manganese Oxyhydroxides in the Transport of Rare Earth Elements Along a Groundwater Flow Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongxiao Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (13), pp.2263. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16132263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cadmium, Copper and Lead on the Growth of Rice in the Coal Mining Region of Quang Ninh, Cam-Pha (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eduardo Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Hòa Hoàng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.1758. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10061758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and separation of rare earth elements from hydrothermal metalliferous sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon A.H. Teagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Herrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118, pp.106-121. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rare earth elements on rice plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 489, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hydrous Manganese and Ferric Oxides on the Behavior of Aqueous Rare Earth Elements (REE): Evidence from a Modeling Approach and Implication for the Sink of REE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (12), pp.2837. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15122837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metal binding sites onto biochar using rare earth elements as a fingerprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2018.e00543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Necessity of Banning the Term “Heavy Metal” from the Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.2879. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10082879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative cerium anomalies in manganese (hydr)oxide precipitates due to cerium oxidation in the presence of dissolved siderophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 196, pp.197-208. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental shelves as potential resource of rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06380-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new discrimination scheme for oceanic ferromanganese deposits using high field strength and rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etoubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.3-15. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements sorption to iron oxyhydroxide: model development and application to groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous chemistry of Ce(IV): estimations using actinide analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi M Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhul Lal Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (39), pp.13553-13561. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT02251D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Heavy Metals’ - What to do now: To use or not to use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 610-611, pp.419-420. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and cobalt accumulation in plants: a critical assessment of the current status of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan John Martin Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213 (2), pp.537-551. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and cobalt mobility in soil and accumulation in a metallophyte as influenced by experimental manipulation of soil chemical factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Meerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Jitaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Rare earth elements in French stream waters - revisiting the geochemical continental cycle using FOREGS dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil metal distribution and environmental impact of mining in Katanga (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Decrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of plant-soil relationships for conservation and restoration of copper-cobalt ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403 (1-2), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2745-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead distribution in soils impacted by a secondary lead smelter: Experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.155-163. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of organic matter composition on metal speciation in calcareous soil solution: comparison of Model VI and NICA-Donnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements in French stream waters -revisiting the geochemical continental cycle using FOREGS dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical factors affecting rare earth element distribution in shallow wetland groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2-4), pp.197-215. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-014-9247-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plante en ingénierie écologique des habitats et sols métallifères dégradés: le cas des habitats riches en cuivre du Katanga (République Démocratique du Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Seleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (2-3), pp.391-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of cobalt and copper speciation in metalliferous soils from Katanga (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.87-96. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element fractionation in heterogenite (CoOOH): Implication for cobalt oxidized ore in the Katanga Copperbelt (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Decree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.290-301. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the edaphic factors influence upon the copper and cobalt accumulation in two metallophytes using copper and cobalt speciation in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Meerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 379 (1-2), pp.275-287. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-014-2068-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modeling of Fe(II) binding to humic and fulvic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 372, pp.109-118. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00965127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement de l'innovation en matière de procédés métallurgiques de traitement et de recyclage - cas des terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Melleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et carrières (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hors-série, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of rare earth element sorption to the Gram positive Bacillus subtilis bacteria surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 413, pp.106-111. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element sorption onto hydrous manganese oxide: A modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.18-23. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2012.11.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil contamination around an abandoned mine in a semi-arid environment using geochemistry and geostatistics: Pre-work of geochemical process modeling with numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 125, pp.117-129. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of igneous bedrock weathering on the Mo isotopic composition of stream waters: Natural samples and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R Voegelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.150-165. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of vanadium distribution in shallow groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 294-295, pp.89-102. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00671076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper tolerance and accumulation in two cuprophytes of South Central Africa :Crepidorhopalon perennis and C. tenuis (Linderniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chipeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.11-16. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2012.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal Control on the Distribution of Rare Earth Elements in Shallow Groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-009-9069-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING LANTHANIDE BINDING SITES ON HUMIC ACID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 330, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2008.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPETITIVE BINDING OF REE TO HUMIC ACID AND MANGANESE OXIDE: IMPACT OF REACTION KINETICS ON DEVELOPMENT OF CERIUM ANOMALY AND REE ADSORPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 247 (1-2), pp.154-170. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cerium anomalies in organic-rich alkaline waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 251 (1-4), pp.120-127. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00300489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-colloidal control on major- and trace element partitioning in shallow groundwaters : confronting ultrafiltration and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (8), pp.1568-1582. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00180034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic complexation of rare earth elements in natural waters: evaluating model calculations from ultrafiltration data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (11), pp.2718-2735. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements complexation with humic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (1-2), pp.128-141. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00180039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Humic Acid and Carbonates for Rare Earth Elements Complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 305 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00154696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of REE(III)-humate complexes onto MnO2: Experimental evidence for cerium anomaly and lanthanide tetrad effect inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (20), pp.4825-4835. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of humate complexation on the adsorption of REE onto Fe oxyhydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 277 (2), pp.271-279. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2004.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix 1: The Rare Earth Resources of Europe and Greenland Mining Potential and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Resources 1: Geodynamic Framework and Remarkable Examples in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264810.app1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04526232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 - The Rare Earth Resources of Europe and Greenland - Mining Potential and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Resources 1: Geodynamic Framework and Remarkable Examples in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-142, 2023, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264810.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources en terres rares de l’Europe et du Groenland : potentiel minier et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Decrée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources métalliques : cadre géodynamique et exemples remarquables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Science Publishing Ltd; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-137, 2022, 9781789481358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element Case Studies: Cobalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antony van der Ent; Alan J.M. Baker; Guillaume Echevarria; Marie-Odile Simonnot; Jean Louis Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals: Extracting Unconventional Resources Using Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.385-391, 2021, Mineral Resource Reviews, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element Case Studies: Cobalt and Copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-239, 2018, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61899-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale de la phytodisponibilité du cuivre et du cobalt dans les sols des écosystèmes métallifères de l’Arc cuprifère katangais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan BOGAERT; Gilles COLINET; Grégory MAHY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-213, 2018, 978-2-87016-147-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plantes pour la conservation de la biodiversité végétale des sites cuprifères du Katanga face à l’anthropisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais. Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39312-4_271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fond pédogéochimique et cartographie des pollutions des sols à Lubumbashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Prince Mukobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mpundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, : Presses Universitaires de Liège, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bill White; William Casey; Steve Goldstein; Hiliary Harnett; Bernard Marty; Hisayoshi Yurimoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1474-1476, 2018, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39312-4_272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01346032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth Elements in wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trace Elements in Waterlogged Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group/CRC Press, pp.135-162, 2017, 978-1-4822-4051-1. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315372952-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Phenol, Benzene and Cyanides in an Innovative Semi- industrial Ozonation Pilot Plant: The Effects of Operating Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Processing &amp; Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Studium Press LLC, 2017, Environmental Science and Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la matière organique sur le comportement des terres rares en solution: étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université Rennes 1, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00135155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des oxydes de manganèse et de la matière organique sur le cycle géochimique externe des terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université de Picardie Jules Verne, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02266954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU council ‘no pay’ publishing model is realistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Polka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniting to Advance Diversity, Equity, and Inclusion in a Pandemic and Post-Pandemic World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy J V Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prépublication scientifique et accès ouvert : une crédibilité discutée ! Echosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access practices in the Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Open Science may help us during and after the pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Hedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access and geochemistry, what’s the rule?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is The Answer To The Universe, Life, And Everything Else? Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.29306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mobility Of Copper And Cobalt In Metalliferous Ecosystems. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.45033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Coal, A New Source Of Rare Earth Elements — But Also A New Identified Risk To The Population! Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.24079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Rare Earth Elements Found In Amazon Estuary? Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.22230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Increasing Demand For Cobalt Impact The Environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.21859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Rock Meets Life. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.27743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Gain Insight Into Biochar Sorbing Behavior Using Rare Earth Elements. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.17328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId425"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Pourret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur Géochimie -Responsable Intégrité Scientifique et Science Ouverte</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6181-6079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110139089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4399-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interests include trace metal fractionation and particularly Rare Earth Elements and cobalt in low-temperature aqueous systems, from rock to water, soil and vegetation (i.e. the Critical Zone).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I advocate for Open Science, just Science done right, and get involved in various Diversity, Equity & Inclusion initiatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text recycling and dissertation overlap in the era of open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2026.e173438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical and health implications of rare earth elements in groundwater: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myongchol Ri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.132704. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we call out the infuriating mistakes we spot in school science textbooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pourret-Saillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-00691-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-rock reaction path modeling of uranium mobility in granite-related mineralization: A case study from the Variscan South Armorican Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, pp.106241. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.106241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04815568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equitable Access, Open Science, and the Future of Publishing in Geochemistry and Cosmochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alban Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Marin-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica E Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGC Advances in Geochemistry and Cosmochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33063/agc.v1i1.770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sewage sludge and digestate from anaerobic fermentation on the accumulation of cadmium (Cd), gallium (Ga), germanium (Ge), and rare earth elements (REEs) in soil and uptake by plants with different nutrition strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazia Zaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Lovynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Samarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Arnstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2025.1628175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disneyland Paris, un parc d'attractions… inspiré de merveilles géologiques réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pourret-Saillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.qyhkke9hn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic impact of rare earth elements on groundwater and surface water in the watershed of the largest freshwater lake in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 949, pp.175063. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distinctive rare earth element signature for pyrite oxidation and glacial weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangchul Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Jin Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung-Hyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 660, pp.122167. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the emergence of tortured phrases: A threat to scientific integrity—the example of “heavy metal”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2024.e131771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Publication Review: The Role of Science News Outlets and Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Hardian Susanto Herho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhsanu Ridlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (04), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56042/alis.v71i4.14254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of preprints in earth sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Enrique Ibarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.561. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.133612.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between carboxylate-based nutrient-acquisition strategies, phosphorus-nutritional status and rare earth element accumulation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dittrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nthati Monei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06049-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicules électriques : la géothermie, future source d'approvisionnement en lithium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Trullenque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://theconversation.com/vehicules-electriques-la-geothermie-future-source-dapprovisionnement-en-lithium-205072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of authigenic grey monazite: A palaeo-thermal anomaly marker in very-low grade metamorphic rocks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.105583. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2023.105583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04181154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of root carboxylate release on rare earth element (hyper)accumulation in plants – a biogeochemical perspective on rhizosphere chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.79-90. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06177-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender balance and geographical diversity in editorial boards of Geochimica et Cosmochimica Acta and Chemical Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Bots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.e89470. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2022.e89470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption vs adsorption: The words they are a-changin', not the phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.156545. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Chine, l’exploitation des terres rares s’accompagne d’une pollution massive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://theconversation.com/en-chine-lexploitation-des-terres-rares-saccompagne-dune-pollution-massive-183676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘europium anomaly’ in plants: facts and fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 476, pp.721-728. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-05210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of substrate properties and phosphorus supply on facilitating the uptake of rare earth elements (REE) in mixed culture cropping systems of Hordeum vulgare, Lupinus albus and Lupinus angustifolius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nthati Monei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Heilmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.57172-57189. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-19775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeosciences Perspectives on Integrated, Coordinated, Open, Networked (ICON) Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D.L. Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Crimmins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malhotra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021EA002119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical signatures of rare earth elements and yttrium exploited by acid solution mining around an ion-adsorption type deposit: Role of source control and potential for recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 804, pp.150241. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access in Geochemistry from Preprints to Data Sharing: Past, Present, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications10010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop paying to be published Open Access - a French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2022.e90113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward More Inclusive Metrics and Open Science to Measure Research Assessment in Earth and Natural Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Shaghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elenora van Rijsingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.850333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiogenic isotope: Not just about words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Johannesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.105348. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Metal: a misused term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geochimica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.466-471. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11631-021-00468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for a new set of measures to assess the impact of research in earth sciences in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juneman Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Peter Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.e59032. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2021.e59032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does carbon dioxide storage by cyanobacteria induce biomineralization in presence of basaltic glass?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grandjouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul  E Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2343/geochemj.2.0617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of rare earth elements in sediments of the North China Plain: A probe of sedimentation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanxue Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134, pp.105089. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, Equity, and Inclusion: tackling under-representation and recognition of talents in Geochemistry and Cosmochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Bots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.363-371. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2021.05.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la science ouverte peut faire évoluer les méthodes d’évaluation de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://theconversation.com/comment-la-science-ouverte-peut-faire-evoluer-les-methodes-devaluation-de-la-recherche-169071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International disparities in open access practices in the earth sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Hedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Enrique Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.e63663. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2021.e63663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity among Editorial Boards of Elements and other selected Geochemistry, Cosmochemistry, Mineralogy and Petrology journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashaki Rouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.150-152. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.17.3.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les scientifiques cherchent-ils à s’affranchir du terme « métaux lourds » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://theconversation.com/pourquoi-les-scientifiques-cherchent-ils-a-saffranchir-du-terme-metaux-lourds-159846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access publishing practice in geochemistry: overview of current state and look to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen H Johannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.e03551. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e03551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Our Study is Published, But the Journey is Not Finished!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuhiko Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.229-230. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.16.4.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why scientists with children who have disabilities need a different career trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.646. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-02043-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulties of being rigorous in environmental geochemistry studies: some recommendations for designing an impactful paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.1267-1275. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06835-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Potential of Preprints in Geochemistry: The Good, the Bad, and the Ugly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Tennant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12083360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of open access publishing in geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.100001. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ringeo.2020.100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear your mask, but think about deaf students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Saillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 586 (7830), pp.629-630. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-02823-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Factors affecting global flow of scientific knowledge in environmental sciences” by Sonne et al. (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Wien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Dorch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 721, pp.136454. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer Potential of Struvite as Affected by Nitrogen Form in the Rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Danaé Gómez-Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.2212. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12062212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Flow of Scholarly Publishing and Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.16.1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It’s Time to Replace the Term “Heavy Metals” with “Potentially Toxic Elements” When Reporting Environmental Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (22), pp.4446. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16224446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of rare earth elements in an aquifer perturbed by CO2 injection: Environmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Censi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Inguaggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Zuddas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 687, pp.978 - 990. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of copper and cobalt in metalliferous ecosystems: Results of a lysimeter study in the Lubumbashi Region (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.208-218. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aik-Choon Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Esawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Liehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database -Weston-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, 2019, pp.baz085. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Manganese Oxyhydroxides in the Transport of Rare Earth Elements Along a Groundwater Flow Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongxiao Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (13), pp.2263. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16132263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cadmium, Copper and Lead on the Growth of Rice in the Coal Mining Region of Quang Ninh, Cam-Pha (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eduardo Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Hòa Hoàng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.1758. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10061758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metal binding sites onto biochar using rare earth elements as a fingerprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2018.e00543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hydrous Manganese and Ferric Oxides on the Behavior of Aqueous Rare Earth Elements (REE): Evidence from a Modeling Approach and Implication for the Sink of REE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (12), pp.2837. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15122837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rare earth elements on rice plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 489, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and separation of rare earth elements from hydrothermal metalliferous sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon A.H. Teagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Herrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118, pp.106-121. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Necessity of Banning the Term “Heavy Metal” from the Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.2879. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10082879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative cerium anomalies in manganese (hydr)oxide precipitates due to cerium oxidation in the presence of dissolved siderophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 196, pp.197-208. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements sorption to iron oxyhydroxide: model development and application to groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new discrimination scheme for oceanic ferromanganese deposits using high field strength and rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etoubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.3-15. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental shelves as potential resource of rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06380-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Heavy Metals’ - What to do now: To use or not to use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 610-611, pp.419-420. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous chemistry of Ce(IV): estimations using actinide analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi M Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhul Lal Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (39), pp.13553-13561. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT02251D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and cobalt accumulation in plants: a critical assessment of the current status of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan John Martin Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213 (2), pp.537-551. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil metal distribution and environmental impact of mining in Katanga (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Decrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of plant-soil relationships for conservation and restoration of copper-cobalt ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403 (1-2), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2745-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead distribution in soils impacted by a secondary lead smelter: Experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.155-163. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Rare earth elements in French stream waters - revisiting the geochemical continental cycle using FOREGS dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and cobalt mobility in soil and accumulation in a metallophyte as influenced by experimental manipulation of soil chemical factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Meerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Jitaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of organic matter composition on metal speciation in calcareous soil solution: comparison of Model VI and NICA-Donnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical factors affecting rare earth element distribution in shallow wetland groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2-4), pp.197-215. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-014-9247-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements in French stream waters -revisiting the geochemical continental cycle using FOREGS dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plante en ingénierie écologique des habitats et sols métallifères dégradés: le cas des habitats riches en cuivre du Katanga (République Démocratique du Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Seleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (2-3), pp.391-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of cobalt and copper speciation in metalliferous soils from Katanga (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.87-96. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element fractionation in heterogenite (CoOOH): Implication for cobalt oxidized ore in the Katanga Copperbelt (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Decree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.290-301. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the edaphic factors influence upon the copper and cobalt accumulation in two metallophytes using copper and cobalt speciation in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Meerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 379 (1-2), pp.275-287. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-014-2068-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modeling of Fe(II) binding to humic and fulvic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 372, pp.109-118. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00965127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement de l'innovation en matière de procédés métallurgiques de traitement et de recyclage - cas des terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Melleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et carrières (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hors-série, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of rare earth element sorption to the Gram positive Bacillus subtilis bacteria surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 413, pp.106-111. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element sorption onto hydrous manganese oxide: A modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.18-23. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2012.11.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil contamination around an abandoned mine in a semi-arid environment using geochemistry and geostatistics: Pre-work of geochemical process modeling with numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 125, pp.117-129. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of igneous bedrock weathering on the Mo isotopic composition of stream waters: Natural samples and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R Voegelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.150-165. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of vanadium distribution in shallow groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 294-295, pp.89-102. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00671076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper tolerance and accumulation in two cuprophytes of South Central Africa :Crepidorhopalon perennis and C. tenuis (Linderniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chipeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.11-16. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2012.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal Control on the Distribution of Rare Earth Elements in Shallow Groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-009-9069-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING LANTHANIDE BINDING SITES ON HUMIC ACID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 330, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2008.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPETITIVE BINDING OF REE TO HUMIC ACID AND MANGANESE OXIDE: IMPACT OF REACTION KINETICS ON DEVELOPMENT OF CERIUM ANOMALY AND REE ADSORPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 247 (1-2), pp.154-170. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cerium anomalies in organic-rich alkaline waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 251 (1-4), pp.120-127. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00300489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-colloidal control on major- and trace element partitioning in shallow groundwaters : confronting ultrafiltration and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (8), pp.1568-1582. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00180034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic complexation of rare earth elements in natural waters: evaluating model calculations from ultrafiltration data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (11), pp.2718-2735. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Humic Acid and Carbonates for Rare Earth Elements Complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 305 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00154696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements complexation with humic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (1-2), pp.128-141. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00180039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of REE(III)-humate complexes onto MnO2: Experimental evidence for cerium anomaly and lanthanide tetrad effect inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (20), pp.4825-4835. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of humate complexation on the adsorption of REE onto Fe oxyhydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 277 (2), pp.271-279. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2004.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix 1: The Rare Earth Resources of Europe and Greenland Mining Potential and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Resources 1: Geodynamic Framework and Remarkable Examples in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264810.app1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04526232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 - The Rare Earth Resources of Europe and Greenland - Mining Potential and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Resources 1: Geodynamic Framework and Remarkable Examples in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-142, 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264810.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources en terres rares de l’Europe et du Groenland : potentiel minier et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Decrée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources métalliques : cadre géodynamique et exemples remarquables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Science Publishing Ltd; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-137, 2022, 9781789481358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element Case Studies: Cobalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antony van der Ent; Alan J.M. Baker; Guillaume Echevarria; Marie-Odile Simonnot; Jean Louis Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals: Extracting Unconventional Resources Using Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.385-391, 2021, Mineral Resource Reviews, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element Case Studies: Cobalt and Copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-239, 2018, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61899-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale de la phytodisponibilité du cuivre et du cobalt dans les sols des écosystèmes métallifères de l’Arc cuprifère katangais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan BOGAERT; Gilles COLINET; Grégory MAHY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-213, 2018, 978-2-87016-147-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plantes pour la conservation de la biodiversité végétale des sites cuprifères du Katanga face à l’anthropisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais. Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39312-4_271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fond pédogéochimique et cartographie des pollutions des sols à Lubumbashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Prince Mukobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mpundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, : Presses Universitaires de Liège, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bill White; William Casey; Steve Goldstein; Hiliary Harnett; Bernard Marty; Hisayoshi Yurimoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1474-1476, 2018, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39312-4_272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01346032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth Elements in wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trace Elements in Waterlogged Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group/CRC Press, pp.135-162, 2017, 978-1-4822-4051-1. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315372952-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Phenol, Benzene and Cyanides in an Innovative Semi- industrial Ozonation Pilot Plant: The Effects of Operating Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Processing &amp; Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Studium Press LLC, 2017, Environmental Science and Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la matière organique sur le comportement des terres rares en solution: étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université Rennes 1, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00135155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des oxydes de manganèse et de la matière organique sur le cycle géochimique externe des terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université de Picardie Jules Verne, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02266954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU council ‘no pay’ publishing model is realistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Polka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniting to Advance Diversity, Equity, and Inclusion in a Pandemic and Post-Pandemic World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy J V Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access practices in the Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prépublication scientifique et accès ouvert : une crédibilité discutée ! Echosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access and geochemistry, what’s the rule?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Open Science may help us during and after the pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Hedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Rare Earth Elements Found In Amazon Estuary? Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.22230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Increasing Demand For Cobalt Impact The Environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.21859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mobility Of Copper And Cobalt In Metalliferous Ecosystems. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.45033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Coal, A New Source Of Rare Earth Elements — But Also A New Identified Risk To The Population! Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.24079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is The Answer To The Universe, Life, And Everything Else? Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.29306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Rock Meets Life. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.27743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Gain Insight Into Biochar Sorbing Behavior Using Rare Earth Elements. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.17328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId423"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57B9EC8A"/>
+    <w:nsid w:val="B1CE0527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pourret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6181-6079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110139089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4399-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548550v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2026.e173438" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pourret-Saillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.g4qc4dexq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaming Guo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myongchol Ri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-00691-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04815568v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Mallik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica E Tierney" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v1i1.770" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155526v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Zaffar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Lovynska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Samarska" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Arnstadt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2025.1628175" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qyhkke9hn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2024.e131771" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangchul Jang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Joe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122167" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasapta Erwin Irawan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Hardian Susanto Herho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhsanu Ridlo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/alis.v71i4.14254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trullenque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183818v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Enrique Ibarra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.133612.2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wiche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dittrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nthati Monei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Heim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06049-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105583" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06177-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Anand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Bots" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2022.e89470" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689187v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156545" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462448v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05210-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hitch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heilmeier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19775-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Shaghaei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenora van Rijsingen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.850333" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03766674v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2022.e90113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications10010003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619314v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dwivedi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Santo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barnard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Crimmins" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malhotra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA002119" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340094v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohan Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150241" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johannesson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105348" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11631-021-00468-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281168v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juneman Abraham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peter Tennant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2021.e59032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258287v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arndt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.05.054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332529v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxue Sun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105089" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul  E Martinez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.2.0617" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David William Hedding" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2021.e63663" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321703v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Middleton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Ibarra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashaki Rouff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.17.3.150" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690206v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501832v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen H Johannesson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e03551" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912898v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Suzuki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.4.229" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893850v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-02043-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427208v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tennant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Dorch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136454" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571684v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dana&#233; G&#243;mez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062212" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860513v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Tennant" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ringeo.2020.100001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977774v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-02823-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06835-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549676v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12083360" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496933v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.1.6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889766v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16224446" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Censi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Inguaggiato" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Zuddas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.490" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136357v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Kaya Muyumba" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Li&#233;nard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265968v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiao Yuan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16132263" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841954v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eduardo Marquez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weber" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich H&#242;a Ho&#224;ng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10061758" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265593v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Roberts" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon A.H. Teagle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Herrington" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2017.12.014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E Martinez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.012" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136508v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E. Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122837" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841944v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00543" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136521v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10082879" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265545v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kraemer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tepe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.09.018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265816v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06380-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265595v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Josso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelleter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pourret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etoubleau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.09.003" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136360v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01578132v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.043" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265598v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lange" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan John Martin Baker" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14175" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265588v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meerts" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.105" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136355v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cherubini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pastore" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.09.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841964v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decr&#233;e" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.07.012" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boisson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ilunga Wa Ilunga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#233;leck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2745-5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136536v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Schneider" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136365v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.01.017" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136350v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.06.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265582v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9247-6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265959v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ilunga" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seleck" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136344v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylor Shutcha" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.11.011" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136370v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decree" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.10.005" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265597v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2068-y" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965127v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.019" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263728v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Planchon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136372v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.09.037" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801166v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.054" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136376v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bannari" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.11.018" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136550v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R Voegelin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pettke" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Neubert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.02.029" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00671076v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.11.033" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265583v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chipeng" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbruggen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2012.04.012" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562460v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-009-9069-0" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430267v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.10.048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265579v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Jin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.10.010" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDSVMB7N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00300489v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.03.002" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180034v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.03.022" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136387v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.04.001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M4GL4XW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180039v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.05.018" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154696v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.020" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265578v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.06.005" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSLGM4PB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265577v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.04.007" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526232v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.app1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04394758v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.ch1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138953v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066540v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_18" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136478v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61899-9_13" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265971v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_20188/anthropisation-des-paysages-katangais" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265970v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136484v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39312-4_271" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265975v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Prince Mukobo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mpundu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01346032v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39312-4_272" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136493v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315372952-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266953v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marion" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135155v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02266954v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286218v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Polka" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119213v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J V Riches" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715984v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289490v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085890v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Hedding" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085901v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690103v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.29306" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690107v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.45033" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690093v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.24079" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690084v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.22230" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690081v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.21859" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690097v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.27743" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690211v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.17328" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pourret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6181-6079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110139089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4399-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548550v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2026.e173438" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaming Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myongchol Ri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pourret-Saillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-00691-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04815568v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106241" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Mallik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica E Tierney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v1i1.770" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Zaffar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Lovynska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Samarska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Arnstadt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2025.1628175" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qyhkke9hn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangchul Jang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Joe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122167" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2024.e131771" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasapta Erwin Irawan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Hardian Susanto Herho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhsanu Ridlo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/alis.v71i4.14254" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183818v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Enrique Ibarra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.133612.2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087722v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wiche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dittrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nthati Monei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Heim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06049-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trullenque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105583" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06177-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929930v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Anand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Bots" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2022.e89470" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156545" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05210-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hitch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heilmeier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19775-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dwivedi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Santo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barnard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Crimmins" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malhotra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA002119" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340094v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohan Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150241" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications10010003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03766674v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2022.e90113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Shaghaei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenora van Rijsingen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.850333" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johannesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105348" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11631-021-00468-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281168v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juneman Abraham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peter Tennant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2021.e59032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul  E Martinez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.2.0617" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332529v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxue Sun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105089" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arndt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.05.054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David William Hedding" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2021.e63663" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Middleton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Ibarra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashaki Rouff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.17.3.150" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501832v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen H Johannesson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e03551" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912898v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Suzuki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.4.229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893850v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-02043-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365449v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06835-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Tennant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12083360" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860513v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ringeo.2020.100001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977774v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-02823-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427208v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tennant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Dorch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136454" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571684v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dana&#233; G&#243;mez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062212" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496933v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.1.6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16224446" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826819v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Censi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Inguaggiato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Zuddas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.490" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136357v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Kaya Muyumba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Li&#233;nard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265968v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiao Yuan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16132263" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841954v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eduardo Marquez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich H&#242;a Ho&#224;ng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10061758" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841944v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00543" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136508v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E. Martinez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122837" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136358v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E Martinez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Roberts" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon A.H. Teagle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Herrington" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2017.12.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136521v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10082879" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265545v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kraemer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tepe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.09.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136360v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265595v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Josso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelleter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pourret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etoubleau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.09.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265816v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06380-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01578132v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.043" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lange" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan John Martin Baker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14175" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841964v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decr&#233;e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.07.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265594v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boisson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ilunga Wa Ilunga" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#233;leck" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2745-5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136536v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Schneider" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136355v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cherubini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pastore" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.09.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265588v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meerts" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.105" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136365v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.01.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265582v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9247-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136350v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.06.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265959v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ilunga" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seleck" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136344v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylor Shutcha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.11.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136370v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decree" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.10.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265597v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2068-y" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965127v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.019" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263728v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Planchon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136372v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.09.037" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801166v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.054" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136376v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bannari" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.11.018" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136550v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R Voegelin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pettke" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Neubert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.02.029" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00671076v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.11.033" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265583v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chipeng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbruggen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2012.04.012" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562460v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-009-9069-0" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430267v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.10.048" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265579v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Jin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.10.010" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDSVMB7N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00300489v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.03.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180034v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.03.022" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136387v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.04.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M4GL4XW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154696v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.020" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180039v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.05.018" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265578v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.06.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSLGM4PB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265577v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.04.007" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526232v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.app1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04394758v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.ch1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138953v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066540v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_18" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136478v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61899-9_13" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265971v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_20188/anthropisation-des-paysages-katangais" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265970v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136484v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39312-4_271" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265975v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Prince Mukobo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mpundu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01346032v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39312-4_272" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315372952-9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266953v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marion" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135155v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02266954v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286218v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Polka" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119213v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J V Riches" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289490v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715984v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085901v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085890v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Hedding" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690084v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.22230" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690081v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.21859" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690107v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.45033" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690093v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.24079" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690103v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.29306" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690097v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.27743" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690211v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.17328" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>