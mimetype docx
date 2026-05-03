--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Pourret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur Géochimie -Responsable Intégrité Scientifique et Science Ouverte</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6181-6079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110139089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4399-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interests include trace metal fractionation and particularly Rare Earth Elements and cobalt in low-temperature aqueous systems, from rock to water, soil and vegetation (i.e. the Critical Zone).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I advocate for Open Science, just Science done right, and get involved in various Diversity, Equity & Inclusion initiatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text recycling and dissertation overlap in the era of open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2026.e173438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical and health implications of rare earth elements in groundwater: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myongchol Ri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.132704. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we call out the infuriating mistakes we spot in school science textbooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pourret-Saillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-00691-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-rock reaction path modeling of uranium mobility in granite-related mineralization: A case study from the Variscan South Armorican Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, pp.106241. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.106241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04815568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equitable Access, Open Science, and the Future of Publishing in Geochemistry and Cosmochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alban Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Marin-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica E Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGC Advances in Geochemistry and Cosmochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33063/agc.v1i1.770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sewage sludge and digestate from anaerobic fermentation on the accumulation of cadmium (Cd), gallium (Ga), germanium (Ge), and rare earth elements (REEs) in soil and uptake by plants with different nutrition strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazia Zaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Lovynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Samarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Arnstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2025.1628175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disneyland Paris, un parc d'attractions… inspiré de merveilles géologiques réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pourret-Saillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.qyhkke9hn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic impact of rare earth elements on groundwater and surface water in the watershed of the largest freshwater lake in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 949, pp.175063. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distinctive rare earth element signature for pyrite oxidation and glacial weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangchul Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Jin Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung-Hyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 660, pp.122167. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the emergence of tortured phrases: A threat to scientific integrity—the example of “heavy metal”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2024.e131771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Publication Review: The Role of Science News Outlets and Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Hardian Susanto Herho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhsanu Ridlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (04), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56042/alis.v71i4.14254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of preprints in earth sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Enrique Ibarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.561. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.133612.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between carboxylate-based nutrient-acquisition strategies, phosphorus-nutritional status and rare earth element accumulation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dittrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nthati Monei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06049-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicules électriques : la géothermie, future source d'approvisionnement en lithium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Trullenque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://theconversation.com/vehicules-electriques-la-geothermie-future-source-dapprovisionnement-en-lithium-205072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of authigenic grey monazite: A palaeo-thermal anomaly marker in very-low grade metamorphic rocks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.105583. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2023.105583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04181154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of root carboxylate release on rare earth element (hyper)accumulation in plants – a biogeochemical perspective on rhizosphere chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.79-90. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06177-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender balance and geographical diversity in editorial boards of Geochimica et Cosmochimica Acta and Chemical Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Bots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.e89470. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2022.e89470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption vs adsorption: The words they are a-changin', not the phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.156545. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Chine, l’exploitation des terres rares s’accompagne d’une pollution massive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://theconversation.com/en-chine-lexploitation-des-terres-rares-saccompagne-dune-pollution-massive-183676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘europium anomaly’ in plants: facts and fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 476, pp.721-728. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-05210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of substrate properties and phosphorus supply on facilitating the uptake of rare earth elements (REE) in mixed culture cropping systems of Hordeum vulgare, Lupinus albus and Lupinus angustifolius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nthati Monei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Heilmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.57172-57189. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-19775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeosciences Perspectives on Integrated, Coordinated, Open, Networked (ICON) Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D.L. Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Crimmins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malhotra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021EA002119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical signatures of rare earth elements and yttrium exploited by acid solution mining around an ion-adsorption type deposit: Role of source control and potential for recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 804, pp.150241. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access in Geochemistry from Preprints to Data Sharing: Past, Present, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications10010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop paying to be published Open Access - a French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2022.e90113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward More Inclusive Metrics and Open Science to Measure Research Assessment in Earth and Natural Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Shaghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elenora van Rijsingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.850333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiogenic isotope: Not just about words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Johannesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.105348. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Metal: a misused term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geochimica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.466-471. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11631-021-00468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for a new set of measures to assess the impact of research in earth sciences in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juneman Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Peter Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.e59032. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2021.e59032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does carbon dioxide storage by cyanobacteria induce biomineralization in presence of basaltic glass?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grandjouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul  E Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2343/geochemj.2.0617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of rare earth elements in sediments of the North China Plain: A probe of sedimentation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanxue Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134, pp.105089. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, Equity, and Inclusion: tackling under-representation and recognition of talents in Geochemistry and Cosmochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Bots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.363-371. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2021.05.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la science ouverte peut faire évoluer les méthodes d’évaluation de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://theconversation.com/comment-la-science-ouverte-peut-faire-evoluer-les-methodes-devaluation-de-la-recherche-169071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International disparities in open access practices in the earth sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Hedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Enrique Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.e63663. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2021.e63663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity among Editorial Boards of Elements and other selected Geochemistry, Cosmochemistry, Mineralogy and Petrology journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashaki Rouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.150-152. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.17.3.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les scientifiques cherchent-ils à s’affranchir du terme « métaux lourds » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://theconversation.com/pourquoi-les-scientifiques-cherchent-ils-a-saffranchir-du-terme-metaux-lourds-159846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access publishing practice in geochemistry: overview of current state and look to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen H Johannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.e03551. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e03551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Our Study is Published, But the Journey is Not Finished!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuhiko Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.229-230. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.16.4.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why scientists with children who have disabilities need a different career trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.646. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-02043-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulties of being rigorous in environmental geochemistry studies: some recommendations for designing an impactful paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.1267-1275. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06835-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Potential of Preprints in Geochemistry: The Good, the Bad, and the Ugly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Tennant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12083360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of open access publishing in geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.100001. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ringeo.2020.100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear your mask, but think about deaf students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Saillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 586 (7830), pp.629-630. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-02823-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Factors affecting global flow of scientific knowledge in environmental sciences” by Sonne et al. (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Wien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Dorch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 721, pp.136454. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer Potential of Struvite as Affected by Nitrogen Form in the Rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Danaé Gómez-Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.2212. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12062212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Flow of Scholarly Publishing and Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.16.1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It’s Time to Replace the Term “Heavy Metals” with “Potentially Toxic Elements” When Reporting Environmental Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (22), pp.4446. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16224446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of rare earth elements in an aquifer perturbed by CO2 injection: Environmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Censi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Inguaggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Zuddas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 687, pp.978 - 990. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of copper and cobalt in metalliferous ecosystems: Results of a lysimeter study in the Lubumbashi Region (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.208-218. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aik-Choon Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Esawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Liehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database -Weston-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, 2019, pp.baz085. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Manganese Oxyhydroxides in the Transport of Rare Earth Elements Along a Groundwater Flow Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongxiao Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (13), pp.2263. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16132263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cadmium, Copper and Lead on the Growth of Rice in the Coal Mining Region of Quang Ninh, Cam-Pha (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eduardo Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Hòa Hoàng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.1758. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10061758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metal binding sites onto biochar using rare earth elements as a fingerprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2018.e00543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hydrous Manganese and Ferric Oxides on the Behavior of Aqueous Rare Earth Elements (REE): Evidence from a Modeling Approach and Implication for the Sink of REE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (12), pp.2837. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15122837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rare earth elements on rice plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 489, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and separation of rare earth elements from hydrothermal metalliferous sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon A.H. Teagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Herrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118, pp.106-121. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Necessity of Banning the Term “Heavy Metal” from the Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.2879. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10082879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative cerium anomalies in manganese (hydr)oxide precipitates due to cerium oxidation in the presence of dissolved siderophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 196, pp.197-208. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements sorption to iron oxyhydroxide: model development and application to groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new discrimination scheme for oceanic ferromanganese deposits using high field strength and rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etoubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.3-15. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental shelves as potential resource of rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06380-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Heavy Metals’ - What to do now: To use or not to use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 610-611, pp.419-420. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous chemistry of Ce(IV): estimations using actinide analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi M Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhul Lal Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (39), pp.13553-13561. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT02251D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and cobalt accumulation in plants: a critical assessment of the current status of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan John Martin Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213 (2), pp.537-551. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil metal distribution and environmental impact of mining in Katanga (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Decrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of plant-soil relationships for conservation and restoration of copper-cobalt ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403 (1-2), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2745-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead distribution in soils impacted by a secondary lead smelter: Experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.155-163. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Rare earth elements in French stream waters - revisiting the geochemical continental cycle using FOREGS dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and cobalt mobility in soil and accumulation in a metallophyte as influenced by experimental manipulation of soil chemical factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Meerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Jitaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of organic matter composition on metal speciation in calcareous soil solution: comparison of Model VI and NICA-Donnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical factors affecting rare earth element distribution in shallow wetland groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2-4), pp.197-215. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-014-9247-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements in French stream waters -revisiting the geochemical continental cycle using FOREGS dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plante en ingénierie écologique des habitats et sols métallifères dégradés: le cas des habitats riches en cuivre du Katanga (République Démocratique du Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Seleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (2-3), pp.391-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of cobalt and copper speciation in metalliferous soils from Katanga (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.87-96. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element fractionation in heterogenite (CoOOH): Implication for cobalt oxidized ore in the Katanga Copperbelt (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Decree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.290-301. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the edaphic factors influence upon the copper and cobalt accumulation in two metallophytes using copper and cobalt speciation in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Meerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 379 (1-2), pp.275-287. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-014-2068-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modeling of Fe(II) binding to humic and fulvic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 372, pp.109-118. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00965127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement de l'innovation en matière de procédés métallurgiques de traitement et de recyclage - cas des terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Melleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et carrières (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hors-série, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of rare earth element sorption to the Gram positive Bacillus subtilis bacteria surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 413, pp.106-111. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element sorption onto hydrous manganese oxide: A modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.18-23. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2012.11.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil contamination around an abandoned mine in a semi-arid environment using geochemistry and geostatistics: Pre-work of geochemical process modeling with numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 125, pp.117-129. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of igneous bedrock weathering on the Mo isotopic composition of stream waters: Natural samples and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R Voegelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.150-165. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of vanadium distribution in shallow groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 294-295, pp.89-102. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00671076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper tolerance and accumulation in two cuprophytes of South Central Africa :Crepidorhopalon perennis and C. tenuis (Linderniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chipeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.11-16. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2012.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal Control on the Distribution of Rare Earth Elements in Shallow Groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-009-9069-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING LANTHANIDE BINDING SITES ON HUMIC ACID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 330, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2008.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPETITIVE BINDING OF REE TO HUMIC ACID AND MANGANESE OXIDE: IMPACT OF REACTION KINETICS ON DEVELOPMENT OF CERIUM ANOMALY AND REE ADSORPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 247 (1-2), pp.154-170. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cerium anomalies in organic-rich alkaline waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 251 (1-4), pp.120-127. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00300489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-colloidal control on major- and trace element partitioning in shallow groundwaters : confronting ultrafiltration and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (8), pp.1568-1582. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00180034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic complexation of rare earth elements in natural waters: evaluating model calculations from ultrafiltration data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (11), pp.2718-2735. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Humic Acid and Carbonates for Rare Earth Elements Complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 305 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00154696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements complexation with humic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (1-2), pp.128-141. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00180039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of REE(III)-humate complexes onto MnO2: Experimental evidence for cerium anomaly and lanthanide tetrad effect inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (20), pp.4825-4835. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of humate complexation on the adsorption of REE onto Fe oxyhydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 277 (2), pp.271-279. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2004.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix 1: The Rare Earth Resources of Europe and Greenland Mining Potential and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Resources 1: Geodynamic Framework and Remarkable Examples in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264810.app1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04526232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 - The Rare Earth Resources of Europe and Greenland - Mining Potential and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Resources 1: Geodynamic Framework and Remarkable Examples in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-142, 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264810.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources en terres rares de l’Europe et du Groenland : potentiel minier et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Decrée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources métalliques : cadre géodynamique et exemples remarquables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Science Publishing Ltd; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-137, 2022, 9781789481358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element Case Studies: Cobalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antony van der Ent; Alan J.M. Baker; Guillaume Echevarria; Marie-Odile Simonnot; Jean Louis Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals: Extracting Unconventional Resources Using Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.385-391, 2021, Mineral Resource Reviews, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element Case Studies: Cobalt and Copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-239, 2018, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61899-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale de la phytodisponibilité du cuivre et du cobalt dans les sols des écosystèmes métallifères de l’Arc cuprifère katangais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan BOGAERT; Gilles COLINET; Grégory MAHY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-213, 2018, 978-2-87016-147-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plantes pour la conservation de la biodiversité végétale des sites cuprifères du Katanga face à l’anthropisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais. Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39312-4_271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fond pédogéochimique et cartographie des pollutions des sols à Lubumbashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Prince Mukobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mpundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, : Presses Universitaires de Liège, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bill White; William Casey; Steve Goldstein; Hiliary Harnett; Bernard Marty; Hisayoshi Yurimoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1474-1476, 2018, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39312-4_272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01346032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth Elements in wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trace Elements in Waterlogged Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group/CRC Press, pp.135-162, 2017, 978-1-4822-4051-1. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315372952-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Phenol, Benzene and Cyanides in an Innovative Semi- industrial Ozonation Pilot Plant: The Effects of Operating Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Processing &amp; Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Studium Press LLC, 2017, Environmental Science and Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la matière organique sur le comportement des terres rares en solution: étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université Rennes 1, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00135155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des oxydes de manganèse et de la matière organique sur le cycle géochimique externe des terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université de Picardie Jules Verne, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02266954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU council ‘no pay’ publishing model is realistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Polka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniting to Advance Diversity, Equity, and Inclusion in a Pandemic and Post-Pandemic World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy J V Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access practices in the Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prépublication scientifique et accès ouvert : une crédibilité discutée ! Echosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access and geochemistry, what’s the rule?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Open Science may help us during and after the pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Hedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Rare Earth Elements Found In Amazon Estuary? Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.22230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Increasing Demand For Cobalt Impact The Environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.21859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mobility Of Copper And Cobalt In Metalliferous Ecosystems. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.45033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Coal, A New Source Of Rare Earth Elements — But Also A New Identified Risk To The Population! Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.24079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is The Answer To The Universe, Life, And Everything Else? Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.29306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Rock Meets Life. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.27743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Gain Insight Into Biochar Sorbing Behavior Using Rare Earth Elements. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.17328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId423"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Pourret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur Géochimie -Responsable Intégrité Scientifique et Science Ouverte</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6181-6079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110139089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4399-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interests include trace metal fractionation and particularly Rare Earth Elements and cobalt in low-temperature aqueous systems, from rock to water, soil and vegetation (i.e. the Critical Zone).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I advocate for Open Science, just Science done right, and get involved in various Diversity, Equity & Inclusion initiatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text recycling and dissertation overlap in the era of open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2026.e173438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical and health implications of rare earth elements in groundwater: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myongchol Ri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.132704. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we call out the infuriating mistakes we spot in school science textbooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pourret-Saillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-00691-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-rock reaction path modeling of uranium mobility in granite-related mineralization: A case study from the Variscan South Armorican Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, pp.106241. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.106241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04815568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equitable Access, Open Science, and the Future of Publishing in Geochemistry and Cosmochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alban Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Marin-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica E Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGC Advances in Geochemistry and Cosmochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33063/agc.v1i1.770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sewage sludge and digestate from anaerobic fermentation on the accumulation of cadmium (Cd), gallium (Ga), germanium (Ge), and rare earth elements (REEs) in soil and uptake by plants with different nutrition strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazia Zaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Lovynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Samarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Arnstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2025.1628175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disneyland Paris, un parc d'attractions… inspiré de merveilles géologiques réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pourret-Saillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.qyhkke9hn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the emergence of tortured phrases: A threat to scientific integrity—the example of “heavy metal”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2024.e131771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic impact of rare earth elements on groundwater and surface water in the watershed of the largest freshwater lake in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 949, pp.175063. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distinctive rare earth element signature for pyrite oxidation and glacial weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangchul Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Jin Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung-Hyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 660, pp.122167. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Publication Review: The Role of Science News Outlets and Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Hardian Susanto Herho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhsanu Ridlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (04), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56042/alis.v71i4.14254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicules électriques : la géothermie, future source d'approvisionnement en lithium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Trullenque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://theconversation.com/vehicules-electriques-la-geothermie-future-source-dapprovisionnement-en-lithium-205072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of preprints in earth sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Enrique Ibarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.561. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.133612.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between carboxylate-based nutrient-acquisition strategies, phosphorus-nutritional status and rare earth element accumulation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dittrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nthati Monei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06049-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of authigenic grey monazite: A palaeo-thermal anomaly marker in very-low grade metamorphic rocks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.105583. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2023.105583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04181154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of root carboxylate release on rare earth element (hyper)accumulation in plants – a biogeochemical perspective on rhizosphere chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.79-90. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06177-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption vs adsorption: The words they are a-changin', not the phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.156545. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender balance and geographical diversity in editorial boards of Geochimica et Cosmochimica Acta and Chemical Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Bots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.e89470. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2022.e89470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop paying to be published Open Access - a French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2022.e90113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward More Inclusive Metrics and Open Science to Measure Research Assessment in Earth and Natural Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Shaghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elenora van Rijsingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.850333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Chine, l’exploitation des terres rares s’accompagne d’une pollution massive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://theconversation.com/en-chine-lexploitation-des-terres-rares-saccompagne-dune-pollution-massive-183676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘europium anomaly’ in plants: facts and fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 476, pp.721-728. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-05210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of substrate properties and phosphorus supply on facilitating the uptake of rare earth elements (REE) in mixed culture cropping systems of Hordeum vulgare, Lupinus albus and Lupinus angustifolius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nthati Monei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Heilmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.57172-57189. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-19775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access in Geochemistry from Preprints to Data Sharing: Past, Present, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications10010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeosciences Perspectives on Integrated, Coordinated, Open, Networked (ICON) Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D.L. Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Crimmins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malhotra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021EA002119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical signatures of rare earth elements and yttrium exploited by acid solution mining around an ion-adsorption type deposit: Role of source control and potential for recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 804, pp.150241. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiogenic isotope: Not just about words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Johannesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.105348. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Metal: a misused term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geochimica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.466-471. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11631-021-00468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for a new set of measures to assess the impact of research in earth sciences in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juneman Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Peter Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.e59032. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2021.e59032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, Equity, and Inclusion: tackling under-representation and recognition of talents in Geochemistry and Cosmochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Bots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.363-371. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2021.05.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la science ouverte peut faire évoluer les méthodes d’évaluation de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://theconversation.com/comment-la-science-ouverte-peut-faire-evoluer-les-methodes-devaluation-de-la-recherche-169071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of rare earth elements in sediments of the North China Plain: A probe of sedimentation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanxue Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134, pp.105089. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does carbon dioxide storage by cyanobacteria induce biomineralization in presence of basaltic glass?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grandjouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul  E Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2343/geochemj.2.0617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International disparities in open access practices in the earth sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Hedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Enrique Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.e63663. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2021.e63663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity among Editorial Boards of Elements and other selected Geochemistry, Cosmochemistry, Mineralogy and Petrology journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashaki Rouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.150-152. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.17.3.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les scientifiques cherchent-ils à s’affranchir du terme « métaux lourds » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://theconversation.com/pourquoi-les-scientifiques-cherchent-ils-a-saffranchir-du-terme-metaux-lourds-159846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Factors affecting global flow of scientific knowledge in environmental sciences” by Sonne et al. (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Wien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Dorch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 721, pp.136454. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer Potential of Struvite as Affected by Nitrogen Form in the Rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Danaé Gómez-Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.2212. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12062212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Our Study is Published, But the Journey is Not Finished!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuhiko Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.229-230. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.16.4.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why scientists with children who have disabilities need a different career trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.646. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-02043-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access publishing practice in geochemistry: overview of current state and look to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen H Johannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.e03551. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e03551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear your mask, but think about deaf students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Saillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 586 (7830), pp.629-630. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-02823-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of open access publishing in geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.100001. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ringeo.2020.100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Potential of Preprints in Geochemistry: The Good, the Bad, and the Ugly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Tennant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12083360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulties of being rigorous in environmental geochemistry studies: some recommendations for designing an impactful paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.1267-1275. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06835-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Flow of Scholarly Publishing and Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.16.1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It’s Time to Replace the Term “Heavy Metals” with “Potentially Toxic Elements” When Reporting Environmental Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (22), pp.4446. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16224446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of rare earth elements in an aquifer perturbed by CO2 injection: Environmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Censi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Inguaggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Zuddas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 687, pp.978 - 990. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Manganese Oxyhydroxides in the Transport of Rare Earth Elements Along a Groundwater Flow Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongxiao Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (13), pp.2263. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16132263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of copper and cobalt in metalliferous ecosystems: Results of a lysimeter study in the Lubumbashi Region (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.208-218. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aik-Choon Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Esawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Liehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database -Weston-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, 2019, pp.baz085. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hydrous Manganese and Ferric Oxides on the Behavior of Aqueous Rare Earth Elements (REE): Evidence from a Modeling Approach and Implication for the Sink of REE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (12), pp.2837. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15122837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rare earth elements on rice plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 489, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and separation of rare earth elements from hydrothermal metalliferous sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon A.H. Teagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Herrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118, pp.106-121. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cadmium, Copper and Lead on the Growth of Rice in the Coal Mining Region of Quang Ninh, Cam-Pha (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eduardo Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Hòa Hoàng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.1758. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10061758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metal binding sites onto biochar using rare earth elements as a fingerprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2018.e00543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Necessity of Banning the Term “Heavy Metal” from the Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.2879. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10082879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative cerium anomalies in manganese (hydr)oxide precipitates due to cerium oxidation in the presence of dissolved siderophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 196, pp.197-208. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental shelves as potential resource of rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06380-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new discrimination scheme for oceanic ferromanganese deposits using high field strength and rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etoubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.3-15. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements sorption to iron oxyhydroxide: model development and application to groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Heavy Metals’ - What to do now: To use or not to use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 610-611, pp.419-420. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous chemistry of Ce(IV): estimations using actinide analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi M Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhul Lal Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (39), pp.13553-13561. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT02251D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and cobalt accumulation in plants: a critical assessment of the current status of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan John Martin Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213 (2), pp.537-551. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Rare earth elements in French stream waters - revisiting the geochemical continental cycle using FOREGS dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and cobalt mobility in soil and accumulation in a metallophyte as influenced by experimental manipulation of soil chemical factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Meerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Jitaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of plant-soil relationships for conservation and restoration of copper-cobalt ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403 (1-2), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2745-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead distribution in soils impacted by a secondary lead smelter: Experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.155-163. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil metal distribution and environmental impact of mining in Katanga (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Decrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of organic matter composition on metal speciation in calcareous soil solution: comparison of Model VI and NICA-Donnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements in French stream waters -revisiting the geochemical continental cycle using FOREGS dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical factors affecting rare earth element distribution in shallow wetland groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2-4), pp.197-215. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-014-9247-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of cobalt and copper speciation in metalliferous soils from Katanga (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.87-96. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plante en ingénierie écologique des habitats et sols métallifères dégradés: le cas des habitats riches en cuivre du Katanga (République Démocratique du Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Seleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (2-3), pp.391-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element fractionation in heterogenite (CoOOH): Implication for cobalt oxidized ore in the Katanga Copperbelt (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Decree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.290-301. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the edaphic factors influence upon the copper and cobalt accumulation in two metallophytes using copper and cobalt speciation in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Meerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 379 (1-2), pp.275-287. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-014-2068-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modeling of Fe(II) binding to humic and fulvic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 372, pp.109-118. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00965127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement de l'innovation en matière de procédés métallurgiques de traitement et de recyclage - cas des terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Melleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et carrières (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hors-série, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of rare earth element sorption to the Gram positive Bacillus subtilis bacteria surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 413, pp.106-111. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element sorption onto hydrous manganese oxide: A modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.18-23. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2012.11.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil contamination around an abandoned mine in a semi-arid environment using geochemistry and geostatistics: Pre-work of geochemical process modeling with numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 125, pp.117-129. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of igneous bedrock weathering on the Mo isotopic composition of stream waters: Natural samples and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R Voegelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.150-165. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of vanadium distribution in shallow groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 294-295, pp.89-102. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00671076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper tolerance and accumulation in two cuprophytes of South Central Africa :Crepidorhopalon perennis and C. tenuis (Linderniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chipeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.11-16. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2012.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal Control on the Distribution of Rare Earth Elements in Shallow Groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-009-9069-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING LANTHANIDE BINDING SITES ON HUMIC ACID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 330, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2008.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPETITIVE BINDING OF REE TO HUMIC ACID AND MANGANESE OXIDE: IMPACT OF REACTION KINETICS ON DEVELOPMENT OF CERIUM ANOMALY AND REE ADSORPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 247 (1-2), pp.154-170. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cerium anomalies in organic-rich alkaline waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 251 (1-4), pp.120-127. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00300489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-colloidal control on major- and trace element partitioning in shallow groundwaters : confronting ultrafiltration and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (8), pp.1568-1582. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00180034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic complexation of rare earth elements in natural waters: evaluating model calculations from ultrafiltration data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (11), pp.2718-2735. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements complexation with humic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (1-2), pp.128-141. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00180039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Humic Acid and Carbonates for Rare Earth Elements Complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 305 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00154696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of REE(III)-humate complexes onto MnO2: Experimental evidence for cerium anomaly and lanthanide tetrad effect inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (20), pp.4825-4835. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of humate complexation on the adsorption of REE onto Fe oxyhydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 277 (2), pp.271-279. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2004.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix 1: The Rare Earth Resources of Europe and Greenland Mining Potential and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Resources 1: Geodynamic Framework and Remarkable Examples in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264810.app1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04526232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 - The Rare Earth Resources of Europe and Greenland - Mining Potential and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Resources 1: Geodynamic Framework and Remarkable Examples in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-142, 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264810.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources en terres rares de l’Europe et du Groenland : potentiel minier et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Decrée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources métalliques : cadre géodynamique et exemples remarquables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Science Publishing Ltd; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-137, 2022, 9781789481358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element Case Studies: Cobalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antony van der Ent; Alan J.M. Baker; Guillaume Echevarria; Marie-Odile Simonnot; Jean Louis Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals: Extracting Unconventional Resources Using Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.385-391, 2021, Mineral Resource Reviews, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element Case Studies: Cobalt and Copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-239, 2018, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61899-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale de la phytodisponibilité du cuivre et du cobalt dans les sols des écosystèmes métallifères de l’Arc cuprifère katangais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan BOGAERT; Gilles COLINET; Grégory MAHY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-213, 2018, 978-2-87016-147-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plantes pour la conservation de la biodiversité végétale des sites cuprifères du Katanga face à l’anthropisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais. Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39312-4_271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fond pédogéochimique et cartographie des pollutions des sols à Lubumbashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Prince Mukobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mpundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, : Presses Universitaires de Liège, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bill White; William Casey; Steve Goldstein; Hiliary Harnett; Bernard Marty; Hisayoshi Yurimoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1474-1476, 2018, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39312-4_272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01346032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth Elements in wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trace Elements in Waterlogged Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group/CRC Press, pp.135-162, 2017, 978-1-4822-4051-1. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315372952-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Phenol, Benzene and Cyanides in an Innovative Semi- industrial Ozonation Pilot Plant: The Effects of Operating Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Processing &amp; Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Studium Press LLC, 2017, Environmental Science and Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la matière organique sur le comportement des terres rares en solution: étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université Rennes 1, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00135155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des oxydes de manganèse et de la matière organique sur le cycle géochimique externe des terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université de Picardie Jules Verne, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02266954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Disneyland Paris, la géologie du Grand Nord mise en scène dans l’extension consacrée à la « Reine des Neiges »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pourret-Saillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.qa93tfj6h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU council ‘no pay’ publishing model is realistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Polka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prépublication scientifique et accès ouvert : une crédibilité discutée ! Echosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniting to Advance Diversity, Equity, and Inclusion in a Pandemic and Post-Pandemic World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy J V Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access practices in the Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Open Science may help us during and after the pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Hedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access and geochemistry, what’s the rule?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is The Answer To The Universe, Life, And Everything Else? Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.29306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mobility Of Copper And Cobalt In Metalliferous Ecosystems. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.45033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Coal, A New Source Of Rare Earth Elements — But Also A New Identified Risk To The Population! Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.24079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Rare Earth Elements Found In Amazon Estuary? Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.22230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Increasing Demand For Cobalt Impact The Environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.21859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Gain Insight Into Biochar Sorbing Behavior Using Rare Earth Elements. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.17328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Rock Meets Life. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.27743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId425"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1CE0527"/>
+    <w:nsid w:val="B1342491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pourret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6181-6079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110139089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4399-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548550v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2026.e173438" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaming Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myongchol Ri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pourret-Saillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-00691-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04815568v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106241" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Mallik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica E Tierney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v1i1.770" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Zaffar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Lovynska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Samarska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Arnstadt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2025.1628175" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qyhkke9hn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangchul Jang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Joe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122167" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2024.e131771" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasapta Erwin Irawan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Hardian Susanto Herho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhsanu Ridlo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/alis.v71i4.14254" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183818v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Enrique Ibarra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.133612.2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087722v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wiche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dittrich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nthati Monei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Heim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06049-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trullenque" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105583" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06177-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929930v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Anand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Bots" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2022.e89470" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156545" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05210-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hitch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heilmeier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19775-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619314v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dwivedi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Santo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barnard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Crimmins" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malhotra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA002119" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340094v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohan Liu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150241" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications10010003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03766674v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2022.e90113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Shaghaei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenora van Rijsingen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.850333" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johannesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105348" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11631-021-00468-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281168v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juneman Abraham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peter Tennant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2021.e59032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085925v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul  E Martinez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.2.0617" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332529v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxue Sun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105089" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arndt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.05.054" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690207v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David William Hedding" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2021.e63663" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Middleton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Ibarra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashaki Rouff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.17.3.150" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501832v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen H Johannesson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e03551" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912898v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Suzuki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.4.229" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893850v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-02043-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365449v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06835-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Tennant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12083360" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860513v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ringeo.2020.100001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977774v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-02823-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427208v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tennant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Dorch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136454" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571684v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dana&#233; G&#243;mez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062212" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496933v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.1.6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16224446" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826819v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Censi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Inguaggiato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Zuddas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.490" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136357v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Kaya Muyumba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Li&#233;nard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265968v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiao Yuan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16132263" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841954v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eduardo Marquez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich H&#242;a Ho&#224;ng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10061758" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841944v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00543" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136508v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E. Martinez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122837" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136358v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E Martinez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265593v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Roberts" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon A.H. Teagle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Herrington" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2017.12.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136521v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10082879" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265545v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kraemer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tepe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.09.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136360v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.020" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265595v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Josso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelleter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pourret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etoubleau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.09.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265816v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06380-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01578132v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.043" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lange" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan John Martin Baker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14175" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841964v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decr&#233;e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.07.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265594v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boisson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ilunga Wa Ilunga" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#233;leck" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2745-5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136536v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Schneider" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136355v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cherubini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pastore" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.09.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265588v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meerts" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.105" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136365v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.01.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265582v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9247-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136350v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.06.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265959v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ilunga" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seleck" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136344v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylor Shutcha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.11.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136370v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decree" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.10.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265597v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2068-y" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965127v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.019" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263728v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Planchon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136372v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.09.037" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801166v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.054" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136376v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bannari" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.11.018" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136550v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R Voegelin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pettke" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Neubert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.02.029" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00671076v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.11.033" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265583v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chipeng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbruggen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2012.04.012" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562460v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-009-9069-0" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430267v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.10.048" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265579v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Jin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.10.010" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDSVMB7N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00300489v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.03.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180034v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.03.022" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136387v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.04.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M4GL4XW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154696v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.020" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180039v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.05.018" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265578v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.06.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSLGM4PB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265577v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.04.007" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526232v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.app1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04394758v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.ch1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138953v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066540v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_18" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136478v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61899-9_13" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265971v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_20188/anthropisation-des-paysages-katangais" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265970v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136484v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39312-4_271" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265975v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Prince Mukobo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mpundu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01346032v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39312-4_272" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315372952-9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266953v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marion" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135155v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02266954v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286218v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Polka" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119213v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J V Riches" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289490v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715984v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085901v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085890v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Hedding" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690084v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.22230" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690081v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.21859" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690107v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.45033" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690093v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.24079" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690103v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.29306" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690097v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.27743" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690211v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.17328" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pourret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6181-6079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110139089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4399-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548550v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2026.e173438" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaming Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myongchol Ri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pourret-Saillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-00691-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04815568v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106241" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Mallik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica E Tierney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v1i1.770" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Zaffar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Lovynska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Samarska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Arnstadt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2025.1628175" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qyhkke9hn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2024.e131771" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangchul Jang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Joe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122167" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasapta Erwin Irawan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Hardian Susanto Herho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhsanu Ridlo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/alis.v71i4.14254" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trullenque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183818v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Enrique Ibarra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.133612.2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wiche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dittrich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nthati Monei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Heim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06049-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105583" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06177-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689187v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156545" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Anand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Bots" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2022.e89470" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03766674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2022.e90113" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Shaghaei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenora van Rijsingen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.850333" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05210-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hitch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heilmeier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19775-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications10010003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619314v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dwivedi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Santo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barnard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Crimmins" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malhotra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA002119" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340094v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohan Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150241" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johannesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105348" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11631-021-00468-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281168v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juneman Abraham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peter Tennant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2021.e59032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258287v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arndt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.05.054" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690207v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxue Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105089" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085925v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul  E Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.2.0617" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David William Hedding" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2021.e63663" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Middleton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Ibarra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashaki Rouff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.17.3.150" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427208v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tennant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Dorch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136454" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dana&#233; G&#243;mez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062212" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Suzuki" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.4.229" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893850v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-02043-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501832v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen H Johannesson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e03551" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-02823-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Tennant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ringeo.2020.100001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12083360" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06835-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496933v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.1.6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16224446" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826819v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Censi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Inguaggiato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Zuddas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.490" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265968v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiao Yuan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16132263" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136357v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Kaya Muyumba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Li&#233;nard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E. Martinez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122837" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136358v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E Martinez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265593v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josso" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Roberts" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon A.H. Teagle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Herrington" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2017.12.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841954v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eduardo Marquez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich H&#242;a Ho&#224;ng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10061758" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841944v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00543" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136521v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10082879" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265545v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kraemer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tepe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.09.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265816v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06380-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265595v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Josso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelleter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pourret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etoubleau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.09.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136360v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01578132v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.043" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lange" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan John Martin Baker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14175" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136355v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cherubini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pastore" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.09.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265588v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meerts" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265594v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boisson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ilunga Wa Ilunga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#233;leck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2745-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136536v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Schneider" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841964v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decr&#233;e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.07.012" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136365v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.01.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136350v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.06.006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265582v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9247-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136344v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylor Shutcha" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.11.011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265959v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ilunga" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seleck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136370v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decree" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.10.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265597v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2068-y" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965127v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.019" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263728v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Planchon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136372v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.09.037" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801166v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.054" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136376v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bannari" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.11.018" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136550v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R Voegelin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pettke" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Neubert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.02.029" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00671076v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.11.033" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265583v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chipeng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbruggen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2012.04.012" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562460v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-009-9069-0" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430267v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.10.048" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265579v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Jin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.10.010" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDSVMB7N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00300489v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.03.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180034v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.03.022" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136387v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.04.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M4GL4XW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180039v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.05.018" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154696v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.020" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265578v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.06.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSLGM4PB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265577v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.04.007" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526232v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.app1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04394758v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.ch1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138953v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066540v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_18" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136478v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61899-9_13" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265971v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_20188/anthropisation-des-paysages-katangais" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265970v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136484v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39312-4_271" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265975v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Prince Mukobo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mpundu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01346032v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39312-4_272" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315372952-9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266953v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marion" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135155v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02266954v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598944v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.qa93tfj6h" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286218v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Polka" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715984v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119213v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J V Riches" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289490v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085890v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Hedding" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085901v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690103v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.29306" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690107v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.45033" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690093v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.24079" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690084v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.22230" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690081v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.21859" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690211v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.17328" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690097v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.27743" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>