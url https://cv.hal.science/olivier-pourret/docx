--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Pourret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur Géochimie -Responsable Intégrité Scientifique et Science Ouverte</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6181-6079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110139089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4399-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interests include trace metal fractionation and particularly Rare Earth Elements and cobalt in low-temperature aqueous systems, from rock to water, soil and vegetation (i.e. the Critical Zone).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I advocate for Open Science, just Science done right, and get involved in various Diversity, Equity & Inclusion initiatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text recycling and dissertation overlap in the era of open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2026.e173438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical and health implications of rare earth elements in groundwater: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myongchol Ri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.132704. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we call out the infuriating mistakes we spot in school science textbooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pourret-Saillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-00691-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-rock reaction path modeling of uranium mobility in granite-related mineralization: A case study from the Variscan South Armorican Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, pp.106241. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.106241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04815568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equitable Access, Open Science, and the Future of Publishing in Geochemistry and Cosmochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alban Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Marin-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica E Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGC Advances in Geochemistry and Cosmochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33063/agc.v1i1.770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sewage sludge and digestate from anaerobic fermentation on the accumulation of cadmium (Cd), gallium (Ga), germanium (Ge), and rare earth elements (REEs) in soil and uptake by plants with different nutrition strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazia Zaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Lovynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Samarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Arnstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2025.1628175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disneyland Paris, un parc d'attractions… inspiré de merveilles géologiques réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pourret-Saillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.qyhkke9hn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the emergence of tortured phrases: A threat to scientific integrity—the example of “heavy metal”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2024.e131771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic impact of rare earth elements on groundwater and surface water in the watershed of the largest freshwater lake in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 949, pp.175063. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distinctive rare earth element signature for pyrite oxidation and glacial weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangchul Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Jin Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung-Hyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 660, pp.122167. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Publication Review: The Role of Science News Outlets and Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Hardian Susanto Herho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhsanu Ridlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (04), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56042/alis.v71i4.14254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicules électriques : la géothermie, future source d'approvisionnement en lithium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Trullenque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://theconversation.com/vehicules-electriques-la-geothermie-future-source-dapprovisionnement-en-lithium-205072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of preprints in earth sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Enrique Ibarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.561. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.133612.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between carboxylate-based nutrient-acquisition strategies, phosphorus-nutritional status and rare earth element accumulation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dittrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nthati Monei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06049-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of authigenic grey monazite: A palaeo-thermal anomaly marker in very-low grade metamorphic rocks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.105583. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2023.105583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04181154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of root carboxylate release on rare earth element (hyper)accumulation in plants – a biogeochemical perspective on rhizosphere chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.79-90. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06177-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption vs adsorption: The words they are a-changin', not the phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.156545. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender balance and geographical diversity in editorial boards of Geochimica et Cosmochimica Acta and Chemical Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Bots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.e89470. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2022.e89470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop paying to be published Open Access - a French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2022.e90113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward More Inclusive Metrics and Open Science to Measure Research Assessment in Earth and Natural Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Shaghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elenora van Rijsingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.850333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Chine, l’exploitation des terres rares s’accompagne d’une pollution massive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://theconversation.com/en-chine-lexploitation-des-terres-rares-saccompagne-dune-pollution-massive-183676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘europium anomaly’ in plants: facts and fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 476, pp.721-728. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-05210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of substrate properties and phosphorus supply on facilitating the uptake of rare earth elements (REE) in mixed culture cropping systems of Hordeum vulgare, Lupinus albus and Lupinus angustifolius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nthati Monei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Heilmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.57172-57189. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-19775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access in Geochemistry from Preprints to Data Sharing: Past, Present, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications10010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeosciences Perspectives on Integrated, Coordinated, Open, Networked (ICON) Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D.L. Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Crimmins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malhotra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021EA002119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical signatures of rare earth elements and yttrium exploited by acid solution mining around an ion-adsorption type deposit: Role of source control and potential for recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 804, pp.150241. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiogenic isotope: Not just about words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Johannesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.105348. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Metal: a misused term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geochimica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.466-471. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11631-021-00468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for a new set of measures to assess the impact of research in earth sciences in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juneman Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Peter Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.e59032. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2021.e59032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, Equity, and Inclusion: tackling under-representation and recognition of talents in Geochemistry and Cosmochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Bots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.363-371. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2021.05.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la science ouverte peut faire évoluer les méthodes d’évaluation de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://theconversation.com/comment-la-science-ouverte-peut-faire-evoluer-les-methodes-devaluation-de-la-recherche-169071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of rare earth elements in sediments of the North China Plain: A probe of sedimentation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanxue Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134, pp.105089. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does carbon dioxide storage by cyanobacteria induce biomineralization in presence of basaltic glass?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grandjouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul  E Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2343/geochemj.2.0617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International disparities in open access practices in the earth sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Hedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Enrique Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.e63663. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2021.e63663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity among Editorial Boards of Elements and other selected Geochemistry, Cosmochemistry, Mineralogy and Petrology journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashaki Rouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.150-152. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.17.3.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les scientifiques cherchent-ils à s’affranchir du terme « métaux lourds » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://theconversation.com/pourquoi-les-scientifiques-cherchent-ils-a-saffranchir-du-terme-metaux-lourds-159846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Factors affecting global flow of scientific knowledge in environmental sciences” by Sonne et al. (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Wien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Dorch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 721, pp.136454. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer Potential of Struvite as Affected by Nitrogen Form in the Rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Danaé Gómez-Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.2212. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12062212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Our Study is Published, But the Journey is Not Finished!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuhiko Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.229-230. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.16.4.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why scientists with children who have disabilities need a different career trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.646. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-02043-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access publishing practice in geochemistry: overview of current state and look to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen H Johannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.e03551. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e03551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear your mask, but think about deaf students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Saillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 586 (7830), pp.629-630. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-02823-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of open access publishing in geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.100001. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ringeo.2020.100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Potential of Preprints in Geochemistry: The Good, the Bad, and the Ugly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Tennant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12083360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulties of being rigorous in environmental geochemistry studies: some recommendations for designing an impactful paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.1267-1275. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06835-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Flow of Scholarly Publishing and Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.16.1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It’s Time to Replace the Term “Heavy Metals” with “Potentially Toxic Elements” When Reporting Environmental Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (22), pp.4446. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16224446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of rare earth elements in an aquifer perturbed by CO2 injection: Environmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Censi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Inguaggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Zuddas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 687, pp.978 - 990. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Manganese Oxyhydroxides in the Transport of Rare Earth Elements Along a Groundwater Flow Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongxiao Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (13), pp.2263. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16132263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of copper and cobalt in metalliferous ecosystems: Results of a lysimeter study in the Lubumbashi Region (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.208-218. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aik-Choon Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Esawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Liehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database -Weston-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, 2019, pp.baz085. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hydrous Manganese and Ferric Oxides on the Behavior of Aqueous Rare Earth Elements (REE): Evidence from a Modeling Approach and Implication for the Sink of REE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (12), pp.2837. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15122837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rare earth elements on rice plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 489, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and separation of rare earth elements from hydrothermal metalliferous sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon A.H. Teagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Herrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118, pp.106-121. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cadmium, Copper and Lead on the Growth of Rice in the Coal Mining Region of Quang Ninh, Cam-Pha (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eduardo Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Hòa Hoàng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.1758. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10061758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metal binding sites onto biochar using rare earth elements as a fingerprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2018.e00543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Necessity of Banning the Term “Heavy Metal” from the Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.2879. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10082879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative cerium anomalies in manganese (hydr)oxide precipitates due to cerium oxidation in the presence of dissolved siderophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 196, pp.197-208. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental shelves as potential resource of rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06380-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new discrimination scheme for oceanic ferromanganese deposits using high field strength and rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etoubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.3-15. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements sorption to iron oxyhydroxide: model development and application to groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Heavy Metals’ - What to do now: To use or not to use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 610-611, pp.419-420. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous chemistry of Ce(IV): estimations using actinide analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi M Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhul Lal Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (39), pp.13553-13561. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT02251D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and cobalt accumulation in plants: a critical assessment of the current status of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan John Martin Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213 (2), pp.537-551. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Rare earth elements in French stream waters - revisiting the geochemical continental cycle using FOREGS dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and cobalt mobility in soil and accumulation in a metallophyte as influenced by experimental manipulation of soil chemical factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Meerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Jitaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of plant-soil relationships for conservation and restoration of copper-cobalt ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403 (1-2), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2745-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead distribution in soils impacted by a secondary lead smelter: Experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.155-163. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil metal distribution and environmental impact of mining in Katanga (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Decrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of organic matter composition on metal speciation in calcareous soil solution: comparison of Model VI and NICA-Donnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements in French stream waters -revisiting the geochemical continental cycle using FOREGS dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical factors affecting rare earth element distribution in shallow wetland groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2-4), pp.197-215. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-014-9247-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of cobalt and copper speciation in metalliferous soils from Katanga (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.87-96. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plante en ingénierie écologique des habitats et sols métallifères dégradés: le cas des habitats riches en cuivre du Katanga (République Démocratique du Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Seleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (2-3), pp.391-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element fractionation in heterogenite (CoOOH): Implication for cobalt oxidized ore in the Katanga Copperbelt (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Decree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.290-301. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the edaphic factors influence upon the copper and cobalt accumulation in two metallophytes using copper and cobalt speciation in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Meerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 379 (1-2), pp.275-287. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-014-2068-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modeling of Fe(II) binding to humic and fulvic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 372, pp.109-118. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00965127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement de l'innovation en matière de procédés métallurgiques de traitement et de recyclage - cas des terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Melleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et carrières (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hors-série, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of rare earth element sorption to the Gram positive Bacillus subtilis bacteria surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 413, pp.106-111. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element sorption onto hydrous manganese oxide: A modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.18-23. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2012.11.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil contamination around an abandoned mine in a semi-arid environment using geochemistry and geostatistics: Pre-work of geochemical process modeling with numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 125, pp.117-129. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of igneous bedrock weathering on the Mo isotopic composition of stream waters: Natural samples and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R Voegelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.150-165. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of vanadium distribution in shallow groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 294-295, pp.89-102. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00671076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper tolerance and accumulation in two cuprophytes of South Central Africa :Crepidorhopalon perennis and C. tenuis (Linderniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chipeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.11-16. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2012.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal Control on the Distribution of Rare Earth Elements in Shallow Groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-009-9069-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING LANTHANIDE BINDING SITES ON HUMIC ACID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 330, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2008.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPETITIVE BINDING OF REE TO HUMIC ACID AND MANGANESE OXIDE: IMPACT OF REACTION KINETICS ON DEVELOPMENT OF CERIUM ANOMALY AND REE ADSORPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 247 (1-2), pp.154-170. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cerium anomalies in organic-rich alkaline waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 251 (1-4), pp.120-127. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00300489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-colloidal control on major- and trace element partitioning in shallow groundwaters : confronting ultrafiltration and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (8), pp.1568-1582. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00180034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic complexation of rare earth elements in natural waters: evaluating model calculations from ultrafiltration data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (11), pp.2718-2735. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements complexation with humic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (1-2), pp.128-141. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00180039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Humic Acid and Carbonates for Rare Earth Elements Complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 305 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00154696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of REE(III)-humate complexes onto MnO2: Experimental evidence for cerium anomaly and lanthanide tetrad effect inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (20), pp.4825-4835. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of humate complexation on the adsorption of REE onto Fe oxyhydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 277 (2), pp.271-279. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2004.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix 1: The Rare Earth Resources of Europe and Greenland Mining Potential and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Resources 1: Geodynamic Framework and Remarkable Examples in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264810.app1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04526232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 - The Rare Earth Resources of Europe and Greenland - Mining Potential and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Resources 1: Geodynamic Framework and Remarkable Examples in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-142, 2023, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264810.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources en terres rares de l’Europe et du Groenland : potentiel minier et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Decrée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources métalliques : cadre géodynamique et exemples remarquables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Science Publishing Ltd; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-137, 2022, 9781789481358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element Case Studies: Cobalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antony van der Ent; Alan J.M. Baker; Guillaume Echevarria; Marie-Odile Simonnot; Jean Louis Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals: Extracting Unconventional Resources Using Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.385-391, 2021, Mineral Resource Reviews, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element Case Studies: Cobalt and Copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-239, 2018, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61899-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale de la phytodisponibilité du cuivre et du cobalt dans les sols des écosystèmes métallifères de l’Arc cuprifère katangais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan BOGAERT; Gilles COLINET; Grégory MAHY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-213, 2018, 978-2-87016-147-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plantes pour la conservation de la biodiversité végétale des sites cuprifères du Katanga face à l’anthropisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais. Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39312-4_271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fond pédogéochimique et cartographie des pollutions des sols à Lubumbashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Prince Mukobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mpundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, : Presses Universitaires de Liège, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bill White; William Casey; Steve Goldstein; Hiliary Harnett; Bernard Marty; Hisayoshi Yurimoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1474-1476, 2018, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39312-4_272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01346032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth Elements in wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trace Elements in Waterlogged Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group/CRC Press, pp.135-162, 2017, 978-1-4822-4051-1. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315372952-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Phenol, Benzene and Cyanides in an Innovative Semi- industrial Ozonation Pilot Plant: The Effects of Operating Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Processing &amp; Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Studium Press LLC, 2017, Environmental Science and Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la matière organique sur le comportement des terres rares en solution: étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université Rennes 1, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00135155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des oxydes de manganèse et de la matière organique sur le cycle géochimique externe des terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université de Picardie Jules Verne, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02266954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Disneyland Paris, la géologie du Grand Nord mise en scène dans l’extension consacrée à la « Reine des Neiges »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pourret-Saillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.qa93tfj6h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU council ‘no pay’ publishing model is realistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Polka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prépublication scientifique et accès ouvert : une crédibilité discutée ! Echosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniting to Advance Diversity, Equity, and Inclusion in a Pandemic and Post-Pandemic World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy J V Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access practices in the Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Open Science may help us during and after the pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Hedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access and geochemistry, what’s the rule?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is The Answer To The Universe, Life, And Everything Else? Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.29306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mobility Of Copper And Cobalt In Metalliferous Ecosystems. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.45033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Coal, A New Source Of Rare Earth Elements — But Also A New Identified Risk To The Population! Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.24079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Rare Earth Elements Found In Amazon Estuary? Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.22230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Increasing Demand For Cobalt Impact The Environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.21859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Gain Insight Into Biochar Sorbing Behavior Using Rare Earth Elements. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.17328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Rock Meets Life. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.27743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId425"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Pourret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur Géochimie -Responsable Intégrité Scientifique et Science Ouverte</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6181-6079</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">110139089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=MQ1uyJwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4399-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research interests include trace metal fractionation and particularly Rare Earth Elements and cobalt in low-temperature aqueous systems, from rock to water, soil and vegetation (i.e. the Critical Zone).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I advocate for Open Science, just Science done right, and get involved in various Diversity, Equity & Inclusion initiatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text recycling and dissertation overlap in the era of open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2026.e173438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting rare earth element responses to climate and pedogenesis in two sand chronosequences along a climosequence in southwestern Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pourret-Saillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Lambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-026-08603-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing AI-driven approaches for predicting river water quality: a systematic review of water quality indices and remote sensing methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gomal Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Guérin-Rechdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dujany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 301, pp.126047. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2026.126047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we call out the infuriating mistakes we spot in school science textbooks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pourret-Saillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-025-00691-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-rock reaction path modeling of uranium mobility in granite-related mineralization: A case study from the Variscan South Armorican Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Branquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boulvais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, pp.106241. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2024.106241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04815568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equitable Access, Open Science, and the Future of Publishing in Geochemistry and Cosmochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alban Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Marin-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananya Mallik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica E Tierney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGC Advances in Geochemistry and Cosmochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33063/agc.v1i1.770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sewage sludge and digestate from anaerobic fermentation on the accumulation of cadmium (Cd), gallium (Ga), germanium (Ge), and rare earth elements (REEs) in soil and uptake by plants with different nutrition strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazia Zaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Lovynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Samarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Arnstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2025.1628175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disneyland Paris, un parc d'attractions… inspiré de merveilles géologiques réelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pourret-Saillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.qyhkke9hn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeochemical and health implications of rare earth elements in groundwater: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myongchol Ri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.132704. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic impact of rare earth elements on groundwater and surface water in the watershed of the largest freshwater lake in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 949, pp.175063. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distinctive rare earth element signature for pyrite oxidation and glacial weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwangchul Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Jin Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung-Hyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 660, pp.122167. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the emergence of tortured phrases: A threat to scientific integrity—the example of “heavy metal”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2024.e131771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Publication Review: The Role of Science News Outlets and Social Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Hardian Susanto Herho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhsanu Ridlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (04), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56042/alis.v71i4.14254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of preprints in earth sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Enrique Ibarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.561. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.133612.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between carboxylate-based nutrient-acquisition strategies, phosphorus-nutritional status and rare earth element accumulation in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dittrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nthati Monei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06049-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicules électriques : la géothermie, future source d'approvisionnement en lithium ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Trullenque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://theconversation.com/vehicules-electriques-la-geothermie-future-source-dapprovisionnement-en-lithium-205072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of authigenic grey monazite: A palaeo-thermal anomaly marker in very-low grade metamorphic rocks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Janots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.105583. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2023.105583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04181154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of root carboxylate release on rare earth element (hyper)accumulation in plants – a biogeochemical perspective on rhizosphere chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 492, pp.79-90. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06177-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Chine, l’exploitation des terres rares s’accompagne d’une pollution massive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, https://theconversation.com/en-chine-lexploitation-des-terres-rares-saccompagne-dune-pollution-massive-183676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘europium anomaly’ in plants: facts and fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 476, pp.721-728. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-021-05210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of substrate properties and phosphorus supply on facilitating the uptake of rare earth elements (REE) in mixed culture cropping systems of Hordeum vulgare, Lupinus albus and Lupinus angustifolius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nthati Monei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Heilmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.57172-57189. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-19775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access in Geochemistry from Preprints to Data Sharing: Past, Present, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/publications10010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeosciences Perspectives on Integrated, Coordinated, Open, Networked (ICON) Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Dwivedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D.L. Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Barnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.M. Crimmins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malhotra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021EA002119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical signatures of rare earth elements and yttrium exploited by acid solution mining around an ion-adsorption type deposit: Role of source control and potential for recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maohan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 804, pp.150241. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stop paying to be published Open Access - a French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2022.e90113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward More Inclusive Metrics and Open Science to Measure Research Assessment in Earth and Natural Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najmeh Shaghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elenora van Rijsingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lonni Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Research Metrics and Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frma.2022.850333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiogenic isotope: Not just about words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Johannesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.105348. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption vs adsorption: The words they are a-changin', not the phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.156545. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender balance and geographical diversity in editorial boards of Geochimica et Cosmochimica Acta and Chemical Geology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Bots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.e89470. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2022.e89470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of rare earth elements in sediments of the North China Plain: A probe of sedimentation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanxue Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 134, pp.105089. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does carbon dioxide storage by cyanobacteria induce biomineralization in presence of basaltic glass?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ferrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grandjouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul  E Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (2), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2343/geochemj.2.0617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, Equity, and Inclusion: tackling under-representation and recognition of talents in Geochemistry and Cosmochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Arndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Bots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Dosseto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 310, pp.363-371. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2021.05.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la science ouverte peut faire évoluer les méthodes d’évaluation de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://theconversation.com/comment-la-science-ouverte-peut-faire-evoluer-les-methodes-devaluation-de-la-recherche-169071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International disparities in open access practices in the earth sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Hedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Enrique Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.e63663. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2021.e63663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity among Editorial Boards of Elements and other selected Geochemistry, Cosmochemistry, Mineralogy and Petrology journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Middleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashaki Rouff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.150-152. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.17.3.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les scientifiques cherchent-ils à s’affranchir du terme « métaux lourds » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://theconversation.com/pourquoi-les-scientifiques-cherchent-ils-a-saffranchir-du-terme-metaux-lourds-159846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need for a new set of measures to assess the impact of research in earth sciences in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juneman Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Peter Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Science Editing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47, pp.e59032. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/ese.2021.e59032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Metal: a misused term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Geochimica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.466-471. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11631-021-00468-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Our Study is Published, But the Journey is Not Finished!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuhiko Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.229-230. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.16.4.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why scientists with children who have disabilities need a different career trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 583, pp.646. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-02043-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access publishing practice in geochemistry: overview of current state and look to the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen H Johannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (3), pp.e03551. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2020.e03551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of open access publishing in geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.100001. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ringeo.2020.100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear your mask, but think about deaf students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Saillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 586 (7830), pp.629-630. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-020-02823-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Potential of Preprints in Geochemistry: The Good, the Bad, and the Ugly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan P Tennant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12083360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the difficulties of being rigorous in environmental geochemistry studies: some recommendations for designing an impactful paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.1267-1275. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06835-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on “Factors affecting global flow of scientific knowledge in environmental sciences” by Sonne et al. (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Tennant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Wien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertil Dorch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 721, pp.136454. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilizer Potential of Struvite as Affected by Nitrogen Form in the Rhizosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Danaé Gómez-Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nobile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.2212. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12062212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Flow of Scholarly Publishing and Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2138/gselements.16.1.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of rare earth elements in an aquifer perturbed by CO2 injection: Environmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Censi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Inguaggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Zuddas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 687, pp.978 - 990. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of copper and cobalt in metalliferous ecosystems: Results of a lysimeter study in the Lubumbashi Region (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.208-218. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Manganese Oxyhydroxides in the Transport of Rare Earth Elements Along a Groundwater Flow Path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongxiao Yuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (13), pp.2263. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16132263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large expert-curated database for benchmarking document similarity detection in biomedical literature search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aik-Choon Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El-Esawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Liehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Database -Weston-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, 2019, pp.baz085. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/database/baz085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It’s Time to Replace the Term “Heavy Metals” with “Potentially Toxic Elements” When Reporting Environmental Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (22), pp.4446. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph16224446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Cadmium, Copper and Lead on the Growth of Rice in the Coal Mining Region of Quang Ninh, Cam-Pha (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Eduardo Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Bich Hòa Hoàng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (6), pp.1758. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10061758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of metal binding sites onto biochar using rare earth elements as a fingerprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2018.e00543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hydrous Manganese and Ferric Oxides on the Behavior of Aqueous Rare Earth Elements (REE): Evidence from a Modeling Approach and Implication for the Sink of REE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Zouhri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (12), pp.2837. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15122837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of rare earth elements on rice plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 489, pp.28-37. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and separation of rare earth elements from hydrothermal metalliferous sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon A.H. Teagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Herrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118, pp.106-121. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Necessity of Banning the Term “Heavy Metal” from the Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.2879. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su10082879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental shelves as potential resource of rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06380-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new discrimination scheme for oceanic ferromanganese deposits using high field strength and rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Josso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etoubleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ore Geology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.3-15. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oregeorev.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements sorption to iron oxyhydroxide: model development and application to groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaming Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Heavy Metals’ - What to do now: To use or not to use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 610-611, pp.419-420. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous chemistry of Ce(IV): estimations using actinide analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi M Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Réal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidhul Lal Banik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (39), pp.13553-13561. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7DT02251D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01588240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and cobalt accumulation in plants: a critical assessment of the current status of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan John Martin Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213 (2), pp.537-551. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative cerium anomalies in manganese (hydr)oxide precipitates due to cerium oxidation in the presence of dissolved siderophores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 196, pp.197-208. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of plant-soil relationships for conservation and restoration of copper-cobalt ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Séleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 403 (1-2), pp.153-165. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-015-2745-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead distribution in soils impacted by a secondary lead smelter: Experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sobanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc F Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 568, pp.155-163. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil metal distribution and environmental impact of mining in Katanga (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Decrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.43-55. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Rare earth elements in French stream waters - revisiting the geochemical continental cycle using FOREGS dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and cobalt mobility in soil and accumulation in a metallophyte as influenced by experimental manipulation of soil chemical factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Meerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Jitaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cancès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the impact of organic matter composition on metal speciation in calcareous soil solution: comparison of Model VI and NICA-Donnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud R Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 165, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements in French stream waters -revisiting the geochemical continental cycle using FOREGS dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pastore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical factors affecting rare earth element distribution in shallow wetland groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pédrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (2-4), pp.197-215. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-014-9247-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plante en ingénierie écologique des habitats et sols métallifères dégradés: le cas des habitats riches en cuivre du Katanga (République Démocratique du Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Seleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Séances de l'Académie Royale des Sciences d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (2-3), pp.391-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of cobalt and copper speciation in metalliferous soils from Katanga (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 149, pp.87-96. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element fractionation in heterogenite (CoOOH): Implication for cobalt oxidized ore in the Katanga Copperbelt (Democratic Republic of Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Decree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159, pp.290-301. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2015.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the edaphic factors influence upon the copper and cobalt accumulation in two metallophytes using copper and cobalt speciation in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Meerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 379 (1-2), pp.275-287. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-014-2068-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical modeling of Fe(II) binding to humic and fulvic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 372, pp.109-118. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00965127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positionnement de l'innovation en matière de procédés métallurgiques de traitement et de recyclage - cas des terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Melleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et carrières (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hors-série, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth element sorption onto hydrous manganese oxide: A modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.18-23. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2012.11.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of soil contamination around an abandoned mine in a semi-arid environment using geochemistry and geostatistics: Pre-work of geochemical process modeling with numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bannari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Zouhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 125, pp.117-129. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of rare earth element sorption to the Gram positive Bacillus subtilis bacteria surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshio Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 413, pp.106-111. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.09.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of vanadium distribution in shallow groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 294-295, pp.89-102. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00671076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper tolerance and accumulation in two cuprophytes of South Central Africa :Crepidorhopalon perennis and C. tenuis (Linderniaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chipeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Verbruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 84, pp.11-16. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2012.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of igneous bedrock weathering on the Mo isotopic composition of stream waters: Natural samples and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R Voegelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pettke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Neubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.150-165. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2012.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal Control on the Distribution of Rare Earth Elements in Shallow Groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (1), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10498-009-9069-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELING LANTHANIDE BINDING SITES ON HUMIC ACID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul E. Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 330, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2008.10.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPETITIVE BINDING OF REE TO HUMIC ACID AND MANGANESE OXIDE: IMPACT OF REACTION KINETICS ON DEVELOPMENT OF CERIUM ANOMALY AND REE ADSORPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 247 (1-2), pp.154-170. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into cerium anomalies in organic-rich alkaline waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 251 (1-4), pp.120-127. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00300489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements complexation with humic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (1-2), pp.128-141. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00180039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between Humic Acid and Carbonates for Rare Earth Elements Complexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 305 (1), pp.25-31. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00154696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organo-colloidal control on major- and trace element partitioning in shallow groundwaters : confronting ultrafiltration and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hénin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (8), pp.1568-1582. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2007.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00180034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic complexation of rare earth elements in natural waters: evaluating model calculations from ultrafiltration data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (11), pp.2718-2735. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of REE(III)-humate complexes onto MnO2: Experimental evidence for cerium anomaly and lanthanide tetrad effect inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (20), pp.4825-4835. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of humate complexation on the adsorption of REE onto Fe oxyhydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline N. Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 277 (2), pp.271-279. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2004.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix 1: The Rare Earth Resources of Europe and Greenland Mining Potential and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Resources 1: Geodynamic Framework and Remarkable Examples in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2023, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264810.app1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04526232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 1 - The Rare Earth Resources of Europe and Greenland - Mining Potential and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallic Resources 1: Geodynamic Framework and Remarkable Examples in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-142, 2023, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394264810.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources en terres rares de l’Europe et du Groenland : potentiel minier et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Tuduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Decrée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources métalliques : cadre géodynamique et exemples remarquables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Science Publishing Ltd; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-137, 2022, 9781789481358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element Case Studies: Cobalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antony van der Ent; Alan J.M. Baker; Guillaume Echevarria; Marie-Odile Simonnot; Jean Louis Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals: Extracting Unconventional Resources Using Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.385-391, 2021, Mineral Resource Reviews, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element Case Studies: Cobalt and Copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-239, 2018, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61899-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale de la phytodisponibilité du cuivre et du cobalt dans les sols des écosystèmes métallifères de l’Arc cuprifère katangais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan BOGAERT; Gilles COLINET; Grégory MAHY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Liège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-213, 2018, 978-2-87016-147-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications des relations sol-plantes pour la conservation de la biodiversité végétale des sites cuprifères du Katanga face à l’anthropisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Le Stradic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Ilunga Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais. Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39312-4_271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fond pédogéochimique et cartographie des pollutions des sols à Lubumbashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylor Shutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert-Prince Mukobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Kaya Muyumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mpundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bogaert J., Colinet G. &amp; Mahy G.,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropisation des paysages katangais,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, : Presses Universitaires de Liège, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bill White; William Casey; Steve Goldstein; Hiliary Harnett; Bernard Marty; Hisayoshi Yurimoto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1474-1476, 2018, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39312-4_272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01346032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth Elements in wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Davranche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bouhnik-Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trace Elements in Waterlogged Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group/CRC Press, pp.135-162, 2017, 978-1-4822-4051-1. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315372952-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of Phenol, Benzene and Cyanides in an Innovative Semi- industrial Ozonation Pilot Plant: The Effects of Operating Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Acha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Processing &amp; Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Studium Press LLC, 2017, Environmental Science and Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la matière organique sur le comportement des terres rares en solution: étude expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université Rennes 1, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00135155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des oxydes de manganèse et de la matière organique sur le cycle géochimique externe des terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université de Picardie Jules Verne, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02266954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Disneyland Paris, la géologie du Grand Nord mise en scène dans l’extension consacrée à la « Reine des Neiges »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pourret-Saillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.qa93tfj6h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU council ‘no pay’ publishing model is realistic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Polka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniting to Advance Diversity, Equity, and Inclusion in a Pandemic and Post-Pandemic World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy J V Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access practices in the Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prépublication scientifique et accès ouvert : une crédibilité discutée ! Echosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open access and geochemistry, what’s the rule?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Open Science may help us during and after the pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasapta Erwin Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Hedding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mobility Of Copper And Cobalt In Metalliferous Ecosystems. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.45033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Coal, A New Source Of Rare Earth Elements — But Also A New Identified Risk To The Population! Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.24079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Rare Earth Elements Found In Amazon Estuary? Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.22230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Increasing Demand For Cobalt Impact The Environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.21859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is The Answer To The Universe, Life, And Everything Else? Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.29306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How To Gain Insight Into Biochar Sorbing Behavior Using Rare Earth Elements. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Houben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.17328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Rock Meets Life. Science Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31988/SciTrends.27743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId437"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1342491"/>
+    <w:nsid w:val="0B27BE53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pourret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6181-6079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110139089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4399-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548550v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2026.e173438" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaming Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myongchol Ri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132704" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pourret-Saillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-00691-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04815568v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bock" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106241" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Mallik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica E Tierney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v1i1.770" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Zaffar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Lovynska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Samarska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Arnstadt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2025.1628175" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qyhkke9hn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676830v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2024.e131771" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676833v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangchul Jang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Joe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122167" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasapta Erwin Irawan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Hardian Susanto Herho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhsanu Ridlo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/alis.v71i4.14254" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trullenque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183818v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Enrique Ibarra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.133612.2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wiche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dittrich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nthati Monei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Heim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06049-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181154v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105583" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06177-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689187v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156545" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Anand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Bots" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2022.e89470" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03766674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2022.e90113" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Shaghaei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenora van Rijsingen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.850333" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462448v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05210-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622522v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hitch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heilmeier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19775-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications10010003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619314v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dwivedi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Santo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barnard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Crimmins" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malhotra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA002119" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340094v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohan Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150241" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johannesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105348" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11631-021-00468-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281168v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juneman Abraham" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peter Tennant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2021.e59032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258287v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arndt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.05.054" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690207v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332529v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxue Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105089" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085925v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul  E Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.2.0617" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David William Hedding" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2021.e63663" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321703v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Middleton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Ibarra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashaki Rouff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.17.3.150" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427208v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tennant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Dorch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136454" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571684v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dana&#233; G&#243;mez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062212" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Suzuki" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.4.229" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893850v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-02043-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501832v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen H Johannesson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e03551" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-02823-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Tennant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ringeo.2020.100001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12083360" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06835-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496933v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.1.6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16224446" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826819v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Censi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Inguaggiato" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Zuddas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.490" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265968v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiao Yuan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16132263" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136357v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Kaya Muyumba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Li&#233;nard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E. Martinez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122837" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136358v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E Martinez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265593v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josso" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Roberts" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon A.H. Teagle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Herrington" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2017.12.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841954v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eduardo Marquez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich H&#242;a Ho&#224;ng" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10061758" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841944v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00543" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136521v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10082879" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265545v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kraemer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tepe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.09.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265816v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06380-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265595v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Josso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelleter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pourret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etoubleau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.09.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136360v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01578132v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.043" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lange" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan John Martin Baker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14175" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136355v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cherubini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pastore" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.09.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265588v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meerts" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265594v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boisson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ilunga Wa Ilunga" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#233;leck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2745-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136536v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Schneider" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841964v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decr&#233;e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.07.012" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136365v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.01.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136350v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.06.006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265582v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9247-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136344v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylor Shutcha" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.11.011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265959v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ilunga" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seleck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136370v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decree" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.10.005" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265597v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2068-y" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965127v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.019" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263728v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Planchon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136372v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.09.037" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801166v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.054" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136376v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bannari" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.11.018" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136550v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R Voegelin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagler" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pettke" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Neubert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.02.029" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00671076v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.11.033" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265583v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chipeng" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbruggen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2012.04.012" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562460v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-009-9069-0" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430267v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.10.048" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265579v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Jin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.10.010" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDSVMB7N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00300489v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.03.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180034v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.03.022" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136387v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.04.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M4GL4XW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180039v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.05.018" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154696v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.020" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265578v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.06.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSLGM4PB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265577v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.04.007" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526232v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.app1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04394758v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.ch1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138953v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066540v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_18" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136478v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61899-9_13" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265971v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_20188/anthropisation-des-paysages-katangais" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265970v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136484v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39312-4_271" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265975v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Prince Mukobo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mpundu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01346032v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39312-4_272" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315372952-9" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266953v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marion" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135155v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02266954v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598944v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.qa93tfj6h" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286218v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Polka" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715984v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119213v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J V Riches" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289490v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085890v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Hedding" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085901v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690103v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.29306" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690107v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.45033" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690093v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.24079" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690084v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.22230" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690081v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.21859" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690211v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.17328" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690097v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.27743" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pourret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6181-6079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110139089" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=MQ1uyJwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4399-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548550v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2026.e173438" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hayes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pourret-Saillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Turner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lambers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-026-08603-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomal Amin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dupin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2026.126047" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-025-00691-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04815568v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2024.106241" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananya Mallik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica E Tierney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v1i1.770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazia Zaffar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Lovynska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Samarska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Arnstadt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2025.1628175" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qyhkke9hn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaming Guo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myongchol Ri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132704" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangchul Jang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Jin Joe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122167" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2024.e131771" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817518v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasapta Erwin Irawan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonni Besan&#231;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Hardian Susanto Herho" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhsanu Ridlo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56042/alis.v71i4.14254" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183818v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Enrique Ibarra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.133612.2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wiche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dittrich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nthati Monei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Heim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06049-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Trullenque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105583" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06177-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05210-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hitch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Heilmeier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19775-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications10010003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619314v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dwivedi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Santo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barnard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Crimmins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malhotra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA002119" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340094v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohan Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150241" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03766674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2022.e90113" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622533v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeh Shaghaei" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elenora van Rijsingen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frma.2022.850333" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671987v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Johannesson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105348" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689187v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Hullebusch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156545" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03929930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Anand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Bots" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Cottrell" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2022.e89470" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332529v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxue Sun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105089" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085925v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul  E Martinez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2343/geochemj.2.0617" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258287v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Arndt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.05.054" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256167v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David William Hedding" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2021.e63663" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Middleton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Ibarra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashaki Rouff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.17.3.150" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690206v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juneman Abraham" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Peter Tennant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ese.2021.e59032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174937v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11631-021-00468-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912898v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Suzuki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Takahashi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.4.229" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-02043-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501832v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen H Johannesson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2020.e03551" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860513v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P Tennant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ringeo.2020.100001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977774v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-020-02823-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549676v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12083360" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365449v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06835-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427208v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tennant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Dorch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136454" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dana&#233; G&#243;mez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12062212" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496933v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.1.6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Censi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Inguaggiato" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Zuddas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.490" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136357v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Kaya Muyumba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Li&#233;nard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bonhoure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265968v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongxiao Yuan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16132263" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brown" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik-Choon Tan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Esawi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liehr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Blanck" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz085" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16224446" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841954v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eduardo Marquez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weber" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich H&#242;a Ho&#224;ng" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10061758" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841944v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00543" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E. Martinez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122837" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136358v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E Martinez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265593v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Roberts" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon A.H. Teagle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Herrington" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2017.12.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136521v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10082879" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265816v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06380-z" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265595v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Josso" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelleter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pourret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fouquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etoubleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2016.09.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136360v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.10.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01578132v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.043" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01588240v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M Marsac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent R&#233;al" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhul Lal Banik" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu P&#233;drot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02251D" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265598v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lange" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan John Martin Baker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14175" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265545v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kraemer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tepe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.09.018" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265594v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boisson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ilunga Wa Ilunga" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#233;leck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2745-5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136536v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R Schneider" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F Benedetti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841964v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Colinet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decr&#233;e" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2015.07.012" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136355v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cherubini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pastore" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.09.001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265588v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meerts" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.105" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136365v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.01.017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136350v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.06.006" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265582v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline N. Dia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-014-9247-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265959v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ilunga" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Seleck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136344v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylor Shutcha" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.11.011" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136370v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Decree" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baele" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2015.10.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265597v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2068-y" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00965127v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bouhnik-Le Coz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.019" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263728v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Planchon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801166v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2012.11.054" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136376v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalil" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bannari" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2012.11.018" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136372v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.09.037" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00671076v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.11.033" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265583v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chipeng" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verbruggen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2012.04.012" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136550v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R Voegelin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nagler" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pettke" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Neubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.02.029" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562460v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10498-009-9069-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430267v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.10.048" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265579v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Jin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.10.010" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDSVMB7N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00300489v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.03.002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180039v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.05.018" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154696v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.09.020" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00180034v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile H&#233;nin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2007.03.022" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136387v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.04.001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M4GL4XW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265578v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.06.005" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSLGM4PB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265577v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.04.007" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526232v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.app1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04394758v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394264810.ch1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138953v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste-editions.fr/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066540v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_18" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136478v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61899-9_13" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265971v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_20188/anthropisation-des-paysages-katangais" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265970v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136484v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39312-4_271" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265975v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Prince Mukobo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mpundu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01346032v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39312-4_272" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136493v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315372952-9" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266953v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Hoang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acha" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bak" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marion" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coste" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00135155v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02266954v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598944v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.qa93tfj6h" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04286218v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Polka" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119213v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J V Riches" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Little" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289490v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715984v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085901v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085890v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Hedding" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690107v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.45033" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690093v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.24079" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690084v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.22230" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690081v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.21859" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690103v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.29306" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690211v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.17328" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690097v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31988/SciTrends.27743" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>