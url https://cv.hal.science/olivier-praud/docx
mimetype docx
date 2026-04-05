--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier PRAUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Theologicum, Faculté de théologie et sciences religieuses, Institut Catholique de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-8722-2206</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">261629247</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'Etudes ReligieusesInstitut Supérieur de Sciences Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**Institut Catholique de Paris**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Catholique de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Doctorat canonique en théologie (STD), février 2022, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">summa cum laude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liturgie, culte et acte de foi. Le site cérémoniel dans la théologie de Jean-Yves Hameline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Prix Jean et Maurice de Pange 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Licence canonique en théologie – spécialité : théologie dogmatique et fondamentale (Master de recherche MA), octobre 2009, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">summa cum laude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mystère pascal comme figure sacramentelle. Enjeux herméneutiques de la théologie du Samedi saint d’Hans Urs von Balthasar en théologie sacramentaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie des sacrementsIER – Institut supérieur de sciences religieuses, ICP, 2022-auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie de la liturgieTheologicum, ISL, ICP, avec Philippe Barras, 2021-2022 (séminaire) & 2022-auj. (cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie de l’expérience musicaleTheologicum, ISTA, ICP, 2017-2019 & 2021-auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Symboles, mythes et rites. L’identité narrative des religions.Theologicum, ISTR, ICP, 2022-auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie de l’acte musical en liturgieTheologicum, ISL, ICP, 2017 – auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie du Chant liturgiqueTheologicum, ISL, ICP, 2017-auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie de l’EucharistieSéminaire st Paul VI – Groupe de Formation Universitaire, 2018 & 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carte Blanche « La liturgie, lieu théologique »Theologicum, Cycle C, ICP, 2021-2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie - Atelier Rédaction Mémoire (M1)Theologicum, 2nd cycle, Département Dogmatique, ICP, 2017 – 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Musique et ritualité à l’époque BaroqueTheologicum, ISL, ICP, avec Dr. P. Gilles Drouin, 2018-2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie sacramentaireSéminaire interdiocésain St Jean (Nantes), 2017-2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire : « Jean-Yves Hameline, théologien »Theologicum, ISL, ICP, avec Pr. Dr. P. Jean-Louis Souletie, 2016-2017</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la liturgie au culte, la cérémonialité. Une fondation de la théologie de J.-Y. Hameline »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (312), pp.123-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’impact de la musique dans la formation liturgique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (311), pp.9-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au service d’un art de célébrer la foi. Accueillir la nouvelle traduction du Missel romain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (309), pp.159-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au service d’un art de célébrer la foi. Accueillir la nouvelle traduction du Missel romain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liturgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’article de J.-Y. Hameline, « L’invention de la musique sacrée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (300), pp.209-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion de “site cérémoniel” chez Jean-Yves Hameline, Perspectives pour une formation “par” la liturgie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (284), pp.159-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie, source de vie spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, A paraître, Célébrer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Art et liturgie : une hospitalité du mystère »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Kerrien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et liturgie, la grâce d'une alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-29, 2023, Célébrer, 9782718910666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sanctifier l’ordinaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Kerrien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liturgies domestiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Célébrer, 9782718910772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manque de liturgie ou liturgie du manque ? Célébrer à l’heure de la Covid-19 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Danto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Église en état d’urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cerf Patrimoine, 9782204146876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la “lex orandi” à la “lex credendi” » & « Des paroles et des gestes pour faire mémoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Souletie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la messe. La nouvelle traduction du Missel romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Célébrer, 9782718910611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’assemblée liturgique, esquisse d’une anthropologie liturgique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Cholvy; David Doat; Tanguy Marie Pouliquen; Nathanaël Wallenhorst. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir – critique, résistance, utopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2021, Anthropocène / Anthropozän / Anthropocène, 9782807616370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps, norme principielle en liturgie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène BRICOUT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du bon usage des normes en liturgie. Approche théologique et spirituelle après Vatican II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-152, 2020, Lex Orandi - nouvelle série, 9782204137331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prier et célébrer au temps du Covid-19 en France. Essai d’analyse et perspectives théologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Jürgen FEULNER; Elias HASLWANTER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gottesdienst auf eigene gefahr ? Die feier der liturgie in der zeit von Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aschendorff Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-354, 2020, 9783402247402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace processionnel, initiation à la spatialité de la foi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles DROUIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace liturgique, un espace d’initiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-230, 2019, 9782204134828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« For the theology of celebration. Thinking about ars celebrandi 50 years after Vatican II »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janusz MIECZKOWSKI; Przemyslaw NOWAKOWSKI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W Sluzbie tradycji I odnowy liturgicznej. 50 lat Instytutu Liturgicznego w Krakowie (1968-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.243-262, 2019, Ad fontes liturgicos, 9788374388498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les voies de la beauté dans la musique contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis HÉTIER; Martine POUGET-GRENIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voies de la beauté. Approches esthétiques et théologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2019, 9782204134798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LITURGIE, CULTE ET ACTE DE FOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Religions. Institut catholique de Paris, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04053022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier PRAUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Theologicum, Faculté de théologie et sciences religieuses, Institut Catholique de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-8722-2206</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">261629247</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'Etudes ReligieusesInstitut Supérieur de Sciences Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**Institut Catholique de Paris**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Catholique de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Doctorat canonique en théologie (STD), février 2022, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">summa cum laude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liturgie, culte et acte de foi. Le site cérémoniel dans la théologie de Jean-Yves Hameline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Prix Jean et Maurice de Pange 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Licence canonique en théologie – spécialité : théologie dogmatique et fondamentale (Master de recherche MA), octobre 2009, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">summa cum laude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mystère pascal comme figure sacramentelle. Enjeux herméneutiques de la théologie du Samedi saint d’Hans Urs von Balthasar en théologie sacramentaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie des sacrementsIER – Institut supérieur de sciences religieuses, ICP, 2022-auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie de la liturgieTheologicum, ISL, ICP, avec Philippe Barras, 2021-2022 (séminaire) & 2022-auj. (cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie de l’expérience musicaleTheologicum, ISTA, ICP, 2017-2019 & 2021-auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Symboles, mythes et rites. L’identité narrative des religions.Theologicum, ISTR, ICP, 2022-auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie de l’acte musical en liturgieTheologicum, ISL, ICP, 2017 – auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie du Chant liturgiqueTheologicum, ISL, ICP, 2017-auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie de l’EucharistieSéminaire st Paul VI – Groupe de Formation Universitaire, 2018 & 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carte Blanche « La liturgie, lieu théologique »Theologicum, Cycle C, ICP, 2021-2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie - Atelier Rédaction Mémoire (M1)Theologicum, 2nd cycle, Département Dogmatique, ICP, 2017 – 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Musique et ritualité à l’époque BaroqueTheologicum, ISL, ICP, avec Dr. P. Gilles Drouin, 2018-2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie sacramentaireSéminaire interdiocésain St Jean (Nantes), 2017-2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire : « Jean-Yves Hameline, théologien »Theologicum, ISL, ICP, avec Pr. Dr. P. Jean-Louis Souletie, 2016-2017</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la liturgie au culte, la cérémonialité. Une fondation de la théologie de J.-Y. Hameline »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (312), pp.123-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’impact de la musique dans la formation liturgique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (311), pp.9-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au service d’un art de célébrer la foi. Accueillir la nouvelle traduction du Missel romain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (309), pp.159-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au service d’un art de célébrer la foi. Accueillir la nouvelle traduction du Missel romain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liturgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’article de J.-Y. Hameline, « L’invention de la musique sacrée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (300), pp.209-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion de “site cérémoniel” chez Jean-Yves Hameline, Perspectives pour une formation “par” la liturgie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (284), pp.159-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie, source de vie spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, A paraître, Célébrer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Art et liturgie : une hospitalité du mystère »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Kerrien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et liturgie, la grâce d'une alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-29, 2023, Célébrer, 9782718910666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sanctifier l’ordinaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Kerrien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liturgies domestiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Célébrer, 9782718910772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manque de liturgie ou liturgie du manque ? Célébrer à l’heure de la Covid-19 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Danto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Église en état d’urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cerf Patrimoine, 9782204146876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’assemblée liturgique, esquisse d’une anthropologie liturgique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Cholvy; David Doat; Tanguy Marie Pouliquen; Nathanaël Wallenhorst. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir – critique, résistance, utopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2021, Anthropocène / Anthropozän / Anthropocène, 9782807616370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la “lex orandi” à la “lex credendi” » & « Des paroles et des gestes pour faire mémoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Souletie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la messe. La nouvelle traduction du Missel romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Célébrer, 9782718910611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps, norme principielle en liturgie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène BRICOUT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du bon usage des normes en liturgie. Approche théologique et spirituelle après Vatican II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-152, 2020, Lex Orandi - nouvelle série, 9782204137331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prier et célébrer au temps du Covid-19 en France. Essai d’analyse et perspectives théologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Jürgen FEULNER; Elias HASLWANTER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gottesdienst auf eigene gefahr ? Die feier der liturgie in der zeit von Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aschendorff Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-354, 2020, 9783402247402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace processionnel, initiation à la spatialité de la foi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles DROUIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace liturgique, un espace d’initiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-230, 2019, 9782204134828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« For the theology of celebration. Thinking about ars celebrandi 50 years after Vatican II »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janusz MIECZKOWSKI; Przemyslaw NOWAKOWSKI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W Sluzbie tradycji I odnowy liturgicznej. 50 lat Instytutu Liturgicznego w Krakowie (1968-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.243-262, 2019, Ad fontes liturgicos, 9788374388498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les voies de la beauté dans la musique contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis HÉTIER; Martine POUGET-GRENIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voies de la beauté. Approches esthétiques et théologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2019, 9782204134798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LITURGIE, CULTE ET ACTE DE FOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Religions. Institut catholique de Paris, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04053022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4181B75F"/>
+    <w:nsid w:val="FB1110BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E4E6884"/>
+    <w:nsid w:val="033EF57F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-praud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8722-2206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261629247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Praud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305374v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mameeditions.com/collection/index/index/id/249" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19249/l-eglise-en-etat-d-urgence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/collections/72/lex-orandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aschendorff-buchverlag.de/author/Haslwanter%2C%20Elias/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18907/l-espace-liturgique-un-espace-d-initiation" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18691/les-voies-de-la-beaute" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04053022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-praud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8722-2206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261629247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Praud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305374v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mameeditions.com/collection/index/index/id/249" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19249/l-eglise-en-etat-d-urgence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/collections/72/lex-orandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aschendorff-buchverlag.de/author/Haslwanter%2C%20Elias/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18907/l-espace-liturgique-un-espace-d-initiation" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18691/les-voies-de-la-beaute" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04053022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>