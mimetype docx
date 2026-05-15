--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier PRAUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Theologicum, Faculté de théologie et sciences religieuses, Institut Catholique de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-8722-2206</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">261629247</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'Etudes ReligieusesInstitut Supérieur de Sciences Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**Institut Catholique de Paris**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Catholique de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Doctorat canonique en théologie (STD), février 2022, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">summa cum laude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liturgie, culte et acte de foi. Le site cérémoniel dans la théologie de Jean-Yves Hameline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Prix Jean et Maurice de Pange 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Licence canonique en théologie – spécialité : théologie dogmatique et fondamentale (Master de recherche MA), octobre 2009, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">summa cum laude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mystère pascal comme figure sacramentelle. Enjeux herméneutiques de la théologie du Samedi saint d’Hans Urs von Balthasar en théologie sacramentaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie des sacrementsIER – Institut supérieur de sciences religieuses, ICP, 2022-auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie de la liturgieTheologicum, ISL, ICP, avec Philippe Barras, 2021-2022 (séminaire) & 2022-auj. (cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie de l’expérience musicaleTheologicum, ISTA, ICP, 2017-2019 & 2021-auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Symboles, mythes et rites. L’identité narrative des religions.Theologicum, ISTR, ICP, 2022-auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie de l’acte musical en liturgieTheologicum, ISL, ICP, 2017 – auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie du Chant liturgiqueTheologicum, ISL, ICP, 2017-auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie de l’EucharistieSéminaire st Paul VI – Groupe de Formation Universitaire, 2018 & 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carte Blanche « La liturgie, lieu théologique »Theologicum, Cycle C, ICP, 2021-2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie - Atelier Rédaction Mémoire (M1)Theologicum, 2nd cycle, Département Dogmatique, ICP, 2017 – 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Musique et ritualité à l’époque BaroqueTheologicum, ISL, ICP, avec Dr. P. Gilles Drouin, 2018-2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie sacramentaireSéminaire interdiocésain St Jean (Nantes), 2017-2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire : « Jean-Yves Hameline, théologien »Theologicum, ISL, ICP, avec Pr. Dr. P. Jean-Louis Souletie, 2016-2017</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la liturgie au culte, la cérémonialité. Une fondation de la théologie de J.-Y. Hameline »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (312), pp.123-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’impact de la musique dans la formation liturgique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (311), pp.9-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au service d’un art de célébrer la foi. Accueillir la nouvelle traduction du Missel romain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (309), pp.159-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au service d’un art de célébrer la foi. Accueillir la nouvelle traduction du Missel romain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liturgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’article de J.-Y. Hameline, « L’invention de la musique sacrée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (300), pp.209-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion de “site cérémoniel” chez Jean-Yves Hameline, Perspectives pour une formation “par” la liturgie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (284), pp.159-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie, source de vie spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, A paraître, Célébrer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Art et liturgie : une hospitalité du mystère »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Kerrien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et liturgie, la grâce d'une alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-29, 2023, Célébrer, 9782718910666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sanctifier l’ordinaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Kerrien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liturgies domestiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Célébrer, 9782718910772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manque de liturgie ou liturgie du manque ? Célébrer à l’heure de la Covid-19 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Danto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Église en état d’urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cerf Patrimoine, 9782204146876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’assemblée liturgique, esquisse d’une anthropologie liturgique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Cholvy; David Doat; Tanguy Marie Pouliquen; Nathanaël Wallenhorst. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir – critique, résistance, utopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2021, Anthropocène / Anthropozän / Anthropocène, 9782807616370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la “lex orandi” à la “lex credendi” » & « Des paroles et des gestes pour faire mémoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Souletie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la messe. La nouvelle traduction du Missel romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Célébrer, 9782718910611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps, norme principielle en liturgie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène BRICOUT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du bon usage des normes en liturgie. Approche théologique et spirituelle après Vatican II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-152, 2020, Lex Orandi - nouvelle série, 9782204137331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prier et célébrer au temps du Covid-19 en France. Essai d’analyse et perspectives théologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Jürgen FEULNER; Elias HASLWANTER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gottesdienst auf eigene gefahr ? Die feier der liturgie in der zeit von Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aschendorff Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-354, 2020, 9783402247402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace processionnel, initiation à la spatialité de la foi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles DROUIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace liturgique, un espace d’initiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-230, 2019, 9782204134828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« For the theology of celebration. Thinking about ars celebrandi 50 years after Vatican II »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janusz MIECZKOWSKI; Przemyslaw NOWAKOWSKI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W Sluzbie tradycji I odnowy liturgicznej. 50 lat Instytutu Liturgicznego w Krakowie (1968-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.243-262, 2019, Ad fontes liturgicos, 9788374388498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les voies de la beauté dans la musique contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis HÉTIER; Martine POUGET-GRENIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voies de la beauté. Approches esthétiques et théologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2019, 9782204134798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LITURGIE, CULTE ET ACTE DE FOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Religions. Institut catholique de Paris, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04053022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier PRAUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Theologicum, Faculté de théologie et sciences religieuses, Institut Catholique de Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-8722-2206</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">261629247</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut d'Etudes ReligieusesInstitut Supérieur de Sciences Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**Institut Catholique de Paris**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Catholique de Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Doctorat canonique en théologie (STD), février 2022, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">summa cum laude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liturgie, culte et acte de foi. Le site cérémoniel dans la théologie de Jean-Yves Hameline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Prix Jean et Maurice de Pange 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Licence canonique en théologie – spécialité : théologie dogmatique et fondamentale (Master de recherche MA), octobre 2009, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">summa cum laude</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mystère pascal comme figure sacramentelle. Enjeux herméneutiques de la théologie du Samedi saint d’Hans Urs von Balthasar en théologie sacramentaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie des sacrementsIER – Institut supérieur de sciences religieuses, ICP, 2022-auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie de la liturgieTheologicum, ISL, ICP, avec Philippe Barras, 2021-2022 (séminaire) & 2022-auj. (cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie de l’expérience musicaleTheologicum, ISTA, ICP, 2017-2019 & 2021-auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Symboles, mythes et rites. L’identité narrative des religions.Theologicum, ISTR, ICP, 2022-auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie de l’acte musical en liturgieTheologicum, ISL, ICP, 2017 – auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie du Chant liturgiqueTheologicum, ISL, ICP, 2017-auj.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie de l’EucharistieSéminaire st Paul VI – Groupe de Formation Universitaire, 2018 & 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carte Blanche « La liturgie, lieu théologique »Theologicum, Cycle C, ICP, 2021-2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodologie - Atelier Rédaction Mémoire (M1)Theologicum, 2nd cycle, Département Dogmatique, ICP, 2017 – 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Musique et ritualité à l’époque BaroqueTheologicum, ISL, ICP, avec Dr. P. Gilles Drouin, 2018-2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Théologie sacramentaireSéminaire interdiocésain St Jean (Nantes), 2017-2018</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaire : « Jean-Yves Hameline, théologien »Theologicum, ISL, ICP, avec Pr. Dr. P. Jean-Louis Souletie, 2016-2017</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la liturgie au culte, la cérémonialité. Une fondation de la théologie de J.-Y. Hameline »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (312), pp.123-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’impact de la musique dans la formation liturgique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (311), pp.9-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au service d’un art de célébrer la foi. Accueillir la nouvelle traduction du Missel romain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (309), pp.159-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Au service d’un art de célébrer la foi. Accueillir la nouvelle traduction du Missel romain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liturgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’article de J.-Y. Hameline, « L’invention de la musique sacrée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (300), pp.209-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion de “site cérémoniel” chez Jean-Yves Hameline, Perspectives pour une formation “par” la liturgie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison-Dieu : revue trimestrielle du Centre de pastorale liturgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (284), pp.159-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liturgie, source de vie spirituelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 9, A paraître, Célébrer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sanctifier l’ordinaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Kerrien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liturgies domestiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Célébrer, 9782718910772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Art et liturgie : une hospitalité du mystère »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Kerrien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et liturgie, la grâce d'une alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-29, 2023, Célébrer, 9782718910666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Manque de liturgie ou liturgie du manque ? Célébrer à l’heure de la Covid-19 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ludovic Danto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Église en état d’urgence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cerf Patrimoine, 9782204146876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’assemblée liturgique, esquisse d’une anthropologie liturgique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte Cholvy; David Doat; Tanguy Marie Pouliquen; Nathanaël Wallenhorst. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir – critique, résistance, utopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2021, Anthropocène / Anthropozän / Anthropocène, 9782807616370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la “lex orandi” à la “lex credendi” » & « Des paroles et des gestes pour faire mémoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Souletie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre la messe. La nouvelle traduction du Missel romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Célébrer, 9782718910611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prier et célébrer au temps du Covid-19 en France. Essai d’analyse et perspectives théologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans-Jürgen FEULNER; Elias HASLWANTER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gottesdienst auf eigene gefahr ? Die feier der liturgie in der zeit von Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aschendorff Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-354, 2020, 9783402247402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps, norme principielle en liturgie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène BRICOUT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du bon usage des normes en liturgie. Approche théologique et spirituelle après Vatican II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-152, 2020, Lex Orandi - nouvelle série, 9782204137331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace processionnel, initiation à la spatialité de la foi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles DROUIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’espace liturgique, un espace d’initiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-230, 2019, 9782204134828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« For the theology of celebration. Thinking about ars celebrandi 50 years after Vatican II »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janusz MIECZKOWSKI; Przemyslaw NOWAKOWSKI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W Sluzbie tradycji I odnowy liturgicznej. 50 lat Instytutu Liturgicznego w Krakowie (1968-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.243-262, 2019, Ad fontes liturgicos, 9788374388498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les voies de la beauté dans la musique contemporaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis HÉTIER; Martine POUGET-GRENIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voies de la beauté. Approches esthétiques et théologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2019, 9782204134798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LITURGIE, CULTE ET ACTE DE FOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Praud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Religions. Institut catholique de Paris, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04053022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB1110BF"/>
+    <w:nsid w:val="CF027466"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="033EF57F"/>
+    <w:nsid w:val="C2B9EC4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-praud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8722-2206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261629247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Praud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305374v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mameeditions.com/collection/index/index/id/249" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19249/l-eglise-en-etat-d-urgence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/collections/72/lex-orandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aschendorff-buchverlag.de/author/Haslwanter%2C%20Elias/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18907/l-espace-liturgique-un-espace-d-initiation" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18691/les-voies-de-la-beaute" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04053022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-praud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8722-2206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261629247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Praud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305374v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mameeditions.com/collection/index/index/id/249" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305780v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/19249/l-eglise-en-etat-d-urgence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311055v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aschendorff-buchverlag.de/author/Haslwanter%2C%20Elias/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311060v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/collections/72/lex-orandi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18907/l-espace-liturgique-un-espace-d-initiation" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18691/les-voies-de-la-beaute" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04053022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>