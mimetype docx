--- v0 (2026-03-16)
+++ v1 (2026-05-20)
@@ -1,1427 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1375 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.88544891641px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Prévôt </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-7719-2860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Prévôt est responsable du campus des alliances éducatives de Dordogne. Il s'agit d'un programme lauréat Initiative d'excellence (Idex) soutenu et financé par l’Université (France 2030) et l’IUT de Bordeaux. Retenu comme projet pilote, il vise à impulser le développement universitaire dans les villes de taille moyenne. L’objectif est de proposer, sur un site de proximité, une offre universitaire complète : formation, recherche, transfert, valorisation dans un domaine scientifique porteur, à rayonnement régional, national et international.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’objectif central du campus des alliances éducatives de Périgueux est ainsi d’accompagner, créer, organiser et mettre en œuvre des activités visant le développement cognitif, affectif, social et culturel des enfants, l’enrichissement éducatif des parents, l’accompagnement des professionnels de l’éducation ainsi que la collaboration avec toute personne désireuse d’y contribuer.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le projet de campus des alliances éducatives est ainsi un espace singulier au cœur du territoire, ouvert à son environnement. Si le rôle de l’Université est de produire et transmettre des savoirs, elle se doit de déborder du strict cadre de la recherche et de la formation de ses étudiants, pour se nourrir de son environnement, être innovant tout en étant aux prises avec les réalités sociales, sociétales et environnementales. Ainsi, ce campus est conçu comme un espace d’expertises multiples (d’usage, de professionnalité, institutionnelles, politiques), matrice d’une culture commune nourrie par la production de savoirs et la recherche constante de la preuve.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les coopérations éducatives entre les familles, l’école et plus largement la communauté apparaissent aujourd’hui comme une nécessité pour permettre la réussite et l’épanouissement des enfants. Sur le plan scientifique, de très nombreuses recherches ont démontré, depuis le lancement du programme Head Start (1965), que la réussite éducative est fortement dépendante de l’implication des parents dans l’éducation scolaire de leurs enfants (Currie, Thomas, 1995 ; Vinovskis, 2005 ; Macbeth, 1989 ; Rochex, 1994 ; Cloutier, 1989 ; Desmet & Pourtois, 1993 ; Poncelet & Francis, 2010). Ainsi, développer des alliances éducatives entre les différents milieux d’éducation et de décision constitue à la fois un enjeu sociétal et un défi de recherche-action. Cela suppose d’expérimenter à différents niveaux : celui des décideurs, celui des acteurs, celui des chercheurs. Tous les citoyens d’une territoire peuvent devenir acteurs éducatifs du campus des alliances éducatives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondre aux enjeux des territoires en mobilisant les situations d’apprentissage et d’évaluation : la géographie en actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Goreau-Ponceaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 125-126 (125-126), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1569h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05384117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alliances éducatives, citoyenneté active et formation : Deux expérimentations territoriales inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Crochu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coéducation et territoire(s) : un campus des alliances éducatives et d’inclusion sociale pour mieux répondre aux besoins des enfants et de leurs parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 51 (1), pp.101-120. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rief.051.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion dans les cités de l’éducation. Paradigmes et partenariats possibles pour contrer les risques d’exclusion et de mal-être des familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pileri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista Italiana di Educazione Familiare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.7-16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/rief-14880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence et rayonnement de l’éducation familiale au Québec, en Belgique, Espagne, France, Italie et Suisse. Regards croisés sur quelques constats et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gremion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fabry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pileri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 50 (1), pp.27-52. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rief.050.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi pour la refondation de l’école en France, Vers de nouveaux rapports entre famille, école et temps libre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 36 (2), pp.15-33. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rief.036.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attentes de parents français à l’égard du soutien à la parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pithon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (23), pp.63-80. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rief.023.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03061665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir la santé dès la petite enfance - Accompagner la parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Houzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé publique France. , 2013, 978-2-9161-9239-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir auprès des parents : réfléchir, construire et expérimenter des projets dans un contexte européen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Boucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jehannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guthleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Familles rurales, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'université peut-elle initier de nouvelles dynamiques partenariales territoriales ? Projet de création d'un campus des alliances éducatives au cœur des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire et animation socioculturelle : quelles contributions dans la résilience des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrières sociales éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Des paroles et des actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer les compétences émotionnelles chez les éducateurs : un défi pour une société inclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Prévôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pileri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inclusion dans les Cités de l’Éducation / Inclusion in the Cities of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FrancoAngeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Connessioni nei contesti di apprendimento, 9788835181934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes des familles à l'égard de l'école : une enquête auprès de 2492 parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire une communauté éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.37 - 50, 2008, Perspectives en éducation et formation, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.pitho.2008.01.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French metropolitan family portraits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pithon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Prévôt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James Georgas; J.W.Berry; F. Van de Vijver; C. Kagitçibasi; Y. Poortinga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Families across cultures : a 30-nation psychological study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.311-318, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03055892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1482,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F729A27"/>
+    <w:nsid w:val="C4B6EF78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1713,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-prevot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7719-2860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384117v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.051.0101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pileri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-14880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Francis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gremion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.050.0027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.036.0015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pithon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.023.0063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boucaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jehannin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boursier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guthleben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://series.francoangeli.it/index.php/oa/catalog/book/1477" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.pitho.2008.01.0037" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-prevot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-7719-2860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05384117v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goreau-Ponceaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1569h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947633v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771063v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.051.0101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pileri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-14880" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Francis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gremion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fabry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.050.0027" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.036.0015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pithon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.023.0063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Boucaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jehannin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boursier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guthleben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009909v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cseditions.wordpress.com/2025/02/12/economie-sociale-et-solidaire-et-animation-socioculturelle-quelles-contributions-dans-la-resilience-des-territoires/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://series.francoangeli.it/index.php/oa/catalog/book/1477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.pitho.2008.01.0037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>