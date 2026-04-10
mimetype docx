--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1280,425 +1280,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical contamination alters the interactions between bacteria and phytoplankton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of nickel oxide nanoparticles on survival, reproduction, and oxidative stress biomarkers in the marine calanoid copepod Centropages ponticus under short-term exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Djebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bouvy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khawla Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Néjib Daly Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130457⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-11781-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369101v1</w:t>
+                <w:t xml:space="preserve">hal-03159234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of benthic diatom-associated bacteria in the removal of benzo(a)pyrene and fluoranthene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical contamination alters the interactions between bacteria and phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumayma Kahla</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Najwa Kallel</w:t>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141399⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 278, pp.130457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925530v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nickel oxide nanoparticles on survival, reproduction, and oxidative stress biomarkers in the marine calanoid copepod Centropages ponticus under short-term exposure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pringault</w:t>
+                <w:t xml:space="preserve">Efficiency of benthic diatom-associated bacteria in the removal of benzo(a)pyrene and fluoranthene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Kahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Melliti Ben Garali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Karray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khawla Tlili</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Najwa Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 751, pp.141399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-11781-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159234v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient effect of bisphenol A (BPA) and di-(2-ethylhexyl) phthalate (DEHP) on the cosmopolitan marine diatom Chaetoceros decipiens-lorenzianus</w:t>
               </w:r>
@@ -2099,64 +2099,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of chemical contamination on bacterio-phytoplankton coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Grami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilda Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2348,291 +2348,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal changes of chemical contamination in coastal waters during sediment resuspension</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of a contaminant mixture of bisphenol A (BPA) and di-(2-ethylhexyl) phthalate (DEHP), two plastic-derived chemicals, on the diversity of coastal phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Avezac</w:t>
+                <w:t xml:space="preserve">Charaf M’ Rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Spinelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ons Kéfi-Daly Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Couet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Khadija Maïté Gueroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.213⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138 (1), pp.385-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192471v1</w:t>
+                <w:t xml:space="preserve">ird-02048491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of a contaminant mixture of bisphenol A (BPA) and di-(2-ethylhexyl) phthalate (DEHP), two plastic-derived chemicals, on the diversity of coastal phytoplankton</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ons Kéfi-Daly Yahia</w:t>
+                <w:t xml:space="preserve">Seasonal changes of chemical contamination in coastal waters during sediment resuspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Couet</w:t>
+                <w:t xml:space="preserve">Murielle Avezac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Khadija Maïté Gueroun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 138 (1), pp.385-396. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 235, pp.651-661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02048491v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating polar pesticide pollution with a combined approach : a survey of agricultural practices and POCIS passive samplers in a Tunisian lagoon watershed</w:t>
               </w:r>
@@ -2657,51 +2657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Beyrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2886,77 +2886,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of copper and butyltin compounds on the growth, photosynthetic activity and toxin production of two HAB dinoflagellates: The planktonic Alexandrium catenella and the benthic Ostreopsis cf. ovata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3059,51 +3059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussard Helene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lafabrie Celine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvy Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3470,51 +3470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Zmerli-Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Ben Gharbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 126, pp.241--249. </w:t>
@@ -3738,51 +3738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafabrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhafer Malouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 595, pp.380 - 392. </w:t>
@@ -3976,77 +3976,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafabrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Avezac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144, pp.1060 - 1073. </w:t>
@@ -4370,295 +4370,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02048573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of a free-living benthic marine nematode community to bioremediation of a PAH mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in bacterial community metabolism and composition during the degradation of dissolved organic matter from the jellyfish Aurelia aurita in a Mediterranean coastal lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Louati</w:t>
+                <w:t xml:space="preserve">Philippe Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.B. Said</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">Louise Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (20), pp.15307-15318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3343-4⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13638-13653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3848-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631844v1</w:t>
+                <w:t xml:space="preserve">hal-01103187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in bacterial community metabolism and composition during the degradation of dissolved organic matter from the jellyfish Aurelia aurita in a Mediterranean coastal lagoon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Bouvy</w:t>
+                <w:t xml:space="preserve">Responses of a free-living benthic marine nematode community to bioremediation of a PAH mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.B. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Catala</w:t>
+                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Oriol</w:t>
+                <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (18), pp.13638-13653. </w:t>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.15307-15318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3848-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3343-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103187v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental controlling factors of copepod communities in the Gulf of Tunis (south western Mediterranean Sea)</w:t>
               </w:r>
@@ -5045,90 +5045,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes of benthic bacteria and meiofauna assemblages during bio-treatments of anthracene-contaminated sediments from Bizerta lagoon (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Preud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (20), p. 15319-15331. </w:t>
@@ -5179,90 +5179,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostimulation as an attractive technique to reduce phenanthrene toxicity for meiofauna and bacteria in lagoon sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.B. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (5), pp.3670-3679. </w:t>
@@ -5326,64 +5326,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Preud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5861,77 +5861,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community responses to bioremediation treatments for the mitigation of low-dose anthracene in marine coastal sediments of Bizerte lagoon (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.B. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6145,51 +6145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6399,103 +6399,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitro study of the impact of sédimentsartificiellement contaminated with anthracene: Effects on indigenous bacteria and the marine nematode [Étude in vitro de l'impact de sediments artificiellement contaminés par l'anthracène: Effets sur les bactéries indigènes et les nématodes libres marins]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.B. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (5), pp.556-564. </w:t>
@@ -6834,51 +6834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (3), pp.879-892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7242,77 +7242,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezzedine Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin De La Société Zoologique De France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 136 (1-4), pp.131-144</w:t>
@@ -7601,51 +7601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61 (7-12), pp.530-541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8480,51 +8480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variations of microbial activity and diversity in marine tropical sediments (New Caledonia Lagoon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8707,727 +8707,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water residence time: A regulatory factor of the DOM to POM transfer efficiency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pringault</w:t>
+                <w:t xml:space="preserve">Consequences of respiration in the light on the determination of production in pelagic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Jouon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Tassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (1), pp.105-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067432v1</w:t>
+                <w:t xml:space="preserve">hal-00297600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel bioaccumulation in bivalves from the New Caledonia lagoon: Seawater and food exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Pringault</w:t>
+                <w:t xml:space="preserve">Water residence time: A regulatory factor of the DOM to POM transfer efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Torréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Metian</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aymeric Jouon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 66 (8), pp.1449-1457. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (2), pp.808-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4319/lo.2007.52.2.0808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470288v1</w:t>
+                <w:t xml:space="preserve">hal-02067432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of respiration in the light on the determination of production in pelagic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nickel bioaccumulation in bivalves from the New Caledonia lagoon: Seawater and food exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Hédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Tassas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Rochelle-Newall</w:t>
+                <w:t xml:space="preserve">Marc Metian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Warnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66 (8), pp.1449-1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297600v1</w:t>
+                <w:t xml:space="preserve">hal-00470288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of oxygenic photosynthesis and oxygen consumption by phosphate and organic nitrogen in a hypersaline microbial mat: a microsensor study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henk Jonkers</w:t>
+                <w:t xml:space="preserve">Impact of zinc and nickel on oxygen consumption of benthic microbial communities assessed with microsensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00109.x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 367 (1), pp.302-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080110v1</w:t>
+                <w:t xml:space="preserve">hal-01841785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of respiration in the light on the determination of production in pelagic systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Rochelle-Newall</w:t>
+                <w:t xml:space="preserve">Limitation of oxygenic photosynthesis and oxygen consumption by phosphate and organic nitrogen in a hypersaline microbial mat: a microsensor study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk de Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Jonkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (1), pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00109.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297845v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of zinc and nickel on oxygen consumption of benthic microbial communities assessed with microsensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of respiration in the light on the determination of production in pelagic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Duran</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rochelle-Newall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (5), pp.1367-1389</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01841785v1</w:t>
+                <w:t xml:space="preserve">hal-00297845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the colonial cyanobacterium Trichodesmium spp. on bacterial activity</w:t>
               </w:r>
@@ -9439,51 +9439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rochelle-Newall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41, pp.261-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9530,51 +9530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiance Regulation of Photosynthesis and Respiration in Modern Marine Microbialites Built by Benthic Cyanobacteria in a Tropical Lagoon (New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10003,64 +10003,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional analysis of a microbial mat ecosystem from a unique permanent hypersaline inland lake: âLa Salada de Chipranaâ (NE Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Jonkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10267,51 +10267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 71 (1/2), pp.173-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10741,285 +10741,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of anoxygenic photosynthesis in an experimental green sulphur bacteria biofilm</w:t>
+                <w:t xml:space="preserve">A Microsensor Study of the Interaction between Purple Sulfur and Green Sulfur Bacteria in Experimental Benthic Gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Epping</w:t>
+                <w:t xml:space="preserve">R. De Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.1999.00035.x⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 37 (3), pp.173-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002489900141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843579v1</w:t>
+                <w:t xml:space="preserve">hal-02080188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microsensor Study of the Interaction between Purple Sulfur and Green Sulfur Bacteria in Experimental Benthic Gradients</w:t>
+                <w:t xml:space="preserve">Dynamics of anoxygenic photosynthesis in an experimental green sulphur bacteria biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Epping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Guyoneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. De Wit</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">A. Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 37 (3), pp.173-184. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1 (4), pp.295-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002489900141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.1999.00035.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080188v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of green sulphur bacteria in experimental benthic oxygen, sulphide, pH and light gradients</w:t>
               </w:r>
@@ -11316,51 +11316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F64D887C"/>
+    <w:nsid w:val="4283BCB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11547,51 +11547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pringault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2363-8376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175750645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7399-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101841" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165802" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri Kousri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Melliti Ben Garali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09998-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sahraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubaida Chakroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sakka Hlaili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-022-02535-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Djebbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N&#233;jib Daly Yahia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150845" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369101v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130457" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925530v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Kahla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Abdallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Kallel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141399" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159234v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Tlili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11781-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf M'Rabet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons K&#233;fi&#8211;daly Yahia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zentz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bilien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117362" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ben Othman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Kouki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de La Iglesia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01493-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127165" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.213" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf M&#8217; Rabet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons K&#233;fi-Daly Yahia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Couet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khadija Ma&#239;t&#233; Gueroun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.11.035" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Mhadhbi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Beyrem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3552-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624252v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gal&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Beaugelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanouguere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.07.161" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826710v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz Poulichet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689451v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussard Helene" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafabrie Celine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvy Marc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.053" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Souissi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Laabidi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aissa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Said" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.10.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826742v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli-Triki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Gharbia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/marpolbul.2017.10.090" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0477-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903384v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli Triki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.183" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080056v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Louati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.09.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903367v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.09.093" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQJVSGH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.038" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.07.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6JF96ZV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631844v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Louati" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Said" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3343-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3848-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Lamine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aissi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Ensibi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Mahmoudi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Necibi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mzoughi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1024935" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631880v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pringault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.04.037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPSDVZDM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Said" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4105-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2330-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560342v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1163-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139299v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004878" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067386v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Van Chu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Minh Thi Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kha Thi Pham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4024-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe Marine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier Thierry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle-Newall Emma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9XWZR4G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahmoudi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0860-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HBG3B5Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrido" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.09.069" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHMHG7G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080067v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafabrie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Hlaili" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tarhouni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Othman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013060" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631856v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L2012-036" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hochard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.07.038" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TDCS4C5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.155" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0F3A7BD586FEC9CCEFDC83B2BCD375CC6DA3EC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841776v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0621-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F97847B8FA12CA02E76634904A361BA34733D93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00635300v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Agis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc van Chu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9835-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WPDVZ12X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00635299v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Chu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arfi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.08.044" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XCDNL71-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631860v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Mahmoudi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566717v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia H&#233;douin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warnau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.09.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529280v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq060" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841779v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.038" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC7SGLZ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809378v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Burton Evans" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTV0804J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080084v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hochard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01436" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529288v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jacquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.019" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R459K5P9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080098v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tesson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-008-9422-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93112A7B0D1B83AE37E802E3F5CF97546FDEC47E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336151v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.04.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067412v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ej Rochelle-Newall" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delesalle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouchon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Torr&#233;ton" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01212" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841781v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Torr&#233;ton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9272-8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-09BMRB3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080104v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;ton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01158" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067432v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jouon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.2.0808" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470288v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.09.015" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297600v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tassas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080110v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ludwig" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Beer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Jonkers" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00109.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297845v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841785v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.017" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZFHQTD0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080114v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame041261" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080117v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0102-y" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2ZM495Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080122v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2004.2.406" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080124v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Pichel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0107-3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TTPJGP1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366973v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00518-X" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H958V9R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080129v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Wit" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Muyzer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(02)00464-6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080136v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mass&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.6.2972-2981.2002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080145v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mass&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014968017483" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4F6E2902993BCF5983866FF43D5B572BC1B6C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080151v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026127" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080156v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Garcia-Pichel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35096640" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080148v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026115" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080181v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(00)00068-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843579v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Epping" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalili" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;hl" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.1999.00035.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKZ4624C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080188v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. De Wit" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002489900141" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6152DBB2D86F0D28DE359AAE932AA81AD64F1AB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080193v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuhl" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caumette" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-4-1051" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080212v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1996.tb00322.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pringault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2363-8376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175750645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7399-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101841" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165802" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri Kousri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Melliti Ben Garali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09998-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sahraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubaida Chakroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sakka Hlaili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-022-02535-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Djebbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N&#233;jib Daly Yahia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150845" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Tlili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11781-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130457" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Kahla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Abdallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Kallel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141399" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf M'Rabet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons K&#233;fi&#8211;daly Yahia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zentz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bilien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117362" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ben Othman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Kouki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de La Iglesia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01493-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127165" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf M&#8217; Rabet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons K&#233;fi-Daly Yahia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Couet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khadija Ma&#239;t&#233; Gueroun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.11.035" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192471v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.213" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Mhadhbi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Beyrem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3552-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624252v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gal&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Beaugelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanouguere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.07.161" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826710v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz Poulichet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689451v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussard Helene" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafabrie Celine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvy Marc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.053" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Souissi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Laabidi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aissa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Said" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.10.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826742v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli-Triki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Gharbia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/marpolbul.2017.10.090" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0477-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903384v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli Triki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.183" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080056v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Louati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.09.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903367v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.09.093" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQJVSGH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.038" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.07.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6JF96ZV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103187v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3848-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Louati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Said" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3343-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Lamine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aissi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Ensibi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Mahmoudi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Necibi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mzoughi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1024935" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631880v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pringault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.04.037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPSDVZDM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Said" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4105-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2330-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560342v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1163-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139299v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004878" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067386v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Van Chu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Minh Thi Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kha Thi Pham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4024-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe Marine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier Thierry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle-Newall Emma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9XWZR4G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahmoudi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0860-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HBG3B5Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrido" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.09.069" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHMHG7G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080067v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafabrie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Hlaili" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tarhouni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Othman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013060" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631856v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L2012-036" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hochard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.07.038" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TDCS4C5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.155" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0F3A7BD586FEC9CCEFDC83B2BCD375CC6DA3EC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841776v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0621-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F97847B8FA12CA02E76634904A361BA34733D93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00635300v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Agis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc van Chu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9835-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WPDVZ12X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00635299v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Chu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arfi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.08.044" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XCDNL71-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631860v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Mahmoudi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566717v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia H&#233;douin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warnau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.09.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529280v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq060" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841779v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.038" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC7SGLZ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809378v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Burton Evans" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTV0804J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080084v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hochard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01436" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529288v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jacquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.019" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R459K5P9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080098v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tesson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-008-9422-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93112A7B0D1B83AE37E802E3F5CF97546FDEC47E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336151v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.04.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067412v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ej Rochelle-Newall" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delesalle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouchon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Torr&#233;ton" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01212" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841781v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Torr&#233;ton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9272-8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-09BMRB3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080104v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;ton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01158" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297600v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tassas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067432v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jouon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.2.0808" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470288v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.09.015" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841785v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.017" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZFHQTD0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080110v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ludwig" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Beer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Jonkers" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00109.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297845v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080114v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame041261" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080117v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0102-y" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2ZM495Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080122v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2004.2.406" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080124v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Pichel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0107-3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TTPJGP1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366973v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00518-X" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H958V9R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080129v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Wit" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Muyzer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(02)00464-6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080136v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mass&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.6.2972-2981.2002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080145v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mass&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014968017483" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4F6E2902993BCF5983866FF43D5B572BC1B6C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080151v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026127" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080156v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Garcia-Pichel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35096640" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080148v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026115" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080181v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(00)00068-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080188v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. De Wit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;hl" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002489900141" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6152DBB2D86F0D28DE359AAE932AA81AD64F1AB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843579v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Epping" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalili" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.1999.00035.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKZ4624C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080193v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuhl" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caumette" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-4-1051" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080212v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1996.tb00322.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>