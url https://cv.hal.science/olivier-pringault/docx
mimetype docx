--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1410,295 +1410,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical contamination alters the interactions between bacteria and phytoplankton</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency of benthic diatom-associated bacteria in the removal of benzo(a)pyrene and fluoranthene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bouvy</w:t>
+                <w:t xml:space="preserve">Oumayma Kahla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Melliti Ben Garali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carré</w:t>
+                <w:t xml:space="preserve">Fatma Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouther Mejri</w:t>
+                <w:t xml:space="preserve">Manel Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+                <w:t xml:space="preserve">Najwa Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 278, pp.130457. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 751, pp.141399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369101v1</w:t>
+                <w:t xml:space="preserve">hal-02925530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of benthic diatom-associated bacteria in the removal of benzo(a)pyrene and fluoranthene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical contamination alters the interactions between bacteria and phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumayma Kahla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sondes Melliti Ben Garali</w:t>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Karray</w:t>
+                <w:t xml:space="preserve">Claire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Kaouther Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najwa Kallel</w:t>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 751, pp.141399. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 278, pp.130457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925530v1</w:t>
+                <w:t xml:space="preserve">hal-03369101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient effect of bisphenol A (BPA) and di-(2-ethylhexyl) phthalate (DEHP) on the cosmopolitan marine diatom Chaetoceros decipiens-lorenzianus</w:t>
               </w:r>
@@ -2099,64 +2099,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of chemical contamination on bacterio-phytoplankton coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutheina Grami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilda Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2348,425 +2348,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of a contaminant mixture of bisphenol A (BPA) and di-(2-ethylhexyl) phthalate (DEHP), two plastic-derived chemicals, on the diversity of coastal phytoplankton</w:t>
+                <w:t xml:space="preserve">Evaluating polar pesticide pollution with a combined approach : a survey of agricultural practices and POCIS passive samplers in a Tunisian lagoon watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charaf M’ Rabet</w:t>
+                <w:t xml:space="preserve">Takoua Mhadhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ons Kéfi-Daly Yahia</w:t>
+                <w:t xml:space="preserve">Habiba Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Couet</w:t>
+                <w:t xml:space="preserve">Sylvie Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Khadija Maïté Gueroun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamouda Beyrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 138 (1), pp.385-396. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1, SI), pp.342-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3552-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02048491v1</w:t>
+                <w:t xml:space="preserve">hal-01993770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal changes of chemical contamination in coastal waters during sediment resuspension</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of a contaminant mixture of bisphenol A (BPA) and di-(2-ethylhexyl) phthalate (DEHP), two plastic-derived chemicals, on the diversity of coastal phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Avezac</w:t>
+                <w:t xml:space="preserve">Charaf M’ Rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Spinelli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ons Kéfi-Daly Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Couet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Khadija Maïté Gueroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.213⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138 (1), pp.385-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192471v1</w:t>
+                <w:t xml:space="preserve">ird-02048491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating polar pesticide pollution with a combined approach : a survey of agricultural practices and POCIS passive samplers in a Tunisian lagoon watershed</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Seasonal changes of chemical contamination in coastal waters during sediment resuspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Avezac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Spinelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamouda Beyrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (1, SI), pp.342-361. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 235, pp.651-661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-3552-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993770v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bacteria on the response of microalgae to contaminant mixtures</w:t>
               </w:r>
@@ -2880,1387 +2880,1399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of copper and butyltin compounds on the growth, photosynthetic activity and toxin production of two HAB dinoflagellates: The planktonic Alexandrium catenella and the benthic Ostreopsis cf. ovata</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+                <w:t xml:space="preserve">Plankton food-web functioning in anthropogenically impacted coastal waters (SW Mediterranean Sea): An ecological network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Grami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Briant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francoise Elbaz Poulichet</w:t>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilda Haraldsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.01.005⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.66-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826710v1</w:t>
+                <w:t xml:space="preserve">hal-02146358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of contamination on the interactions between phytoplankton and bacterioplankton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisol Goñi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisol Goñi</w:t>
+                <w:t xml:space="preserve">Moussard Helene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussard Helene</w:t>
+                <w:t xml:space="preserve">Lafabrie Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvy Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 195, pp.212-222. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.053⟩</w:t>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton food-web functioning in anthropogenically impacted coastal waters (SW Mediterranean Sea): An ecological network analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boutheina Grami</w:t>
+                <w:t xml:space="preserve">Effects of copper and butyltin compounds on the growth, photosynthetic activity and toxin production of two HAB dinoflagellates: The planktonic Alexandrium catenella and the benthic Ostreopsis cf. ovata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Couet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Elbaz Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.013⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.154--167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146358v1</w:t>
+                <w:t xml:space="preserve">hal-01826710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Bizerte city wastewater treatment plant (WWTP) on abundance and antibioresistance of culturable heterotrophic and fecal indicator bacteria of Bizerte Lagoon (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rached Laabidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 148, pp.201-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02048540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of two plastic-derived chemicals, the Bisphenol A and the di-2-ethylhexyl phthalate, exposure on the marine toxic dinoflagellate Alexandrium pacificum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charaf M'Rabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Zmerli-Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Ben Gharbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Couet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 126, pp.241--249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/marpolbul.2017.10.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When riverine dissolved organic matter (DOM) meets labile DOM in coastal waters: changes in bacterial community activity and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Panagiotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Charrìère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 79 (1), pp.27-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00027-016-0477-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the levels of industrial pollutants influence the distribution and abundance of dinoflagellate cysts in the recently-deposited sediment of a Mediterranean coastal ecosystem?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habiba Zmerli Triki</w:t>
+                <w:t xml:space="preserve">Impact of contaminated sediment elutriate on coastal phytoplankton community (Thau lagoon, Mediterranean Sea, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Laabir</w:t>
+                <w:t xml:space="preserve">Héla Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Sakka Hlaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lafabrie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.183⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 486, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2016.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903384v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of contaminated sediment elutriate on coastal phytoplankton community (Thau lagoon, Mediterranean Sea, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pringault</w:t>
+                <w:t xml:space="preserve">Do the levels of industrial pollutants influence the distribution and abundance of dinoflagellate cysts in the recently-deposited sediment of a Mediterranean coastal ecosystem?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Zmerli Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héla Louati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asma Sakka Hlaili</w:t>
+                <w:t xml:space="preserve">Mohamed Laabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Lafabrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhafer Malouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2016.09.006⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 595, pp.380 - 392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080056v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of contaminant mixture on the dynamics and functional diversity of bacterioplankton in a southwestern Mediterranean coastal ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafabrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Avezac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144, pp.1060 - 1073. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.09.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical multi-contamination drives benthic prokaryotic diversity in the anthropized Toulon Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Huy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 556, pp.319 - 329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of long-term hydrocarbon exposure on the structure, activity, and biogeochemical functioning of microbial mats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4282,5113 +4294,5129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 111 (1-2), pp.115-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02048573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in bacterial community metabolism and composition during the degradation of dissolved organic matter from the jellyfish Aurelia aurita in a Mediterranean coastal lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (18), pp.13638-13653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-3848-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of a free-living benthic marine nematode community to bioremediation of a PAH mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.B. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (20), pp.15307-15318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-014-3343-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental controlling factors of copepod communities in the Gulf of Tunis (south western Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ben Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Aissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Ensibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezzeddine Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (3), pp.213-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributions of organochlorine pesticides and polychlorinated biphenyl in surface water from Bizerte Lagoon, Tunisia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasted effects of natural complex mixtures of PAHs and metals on oxygen cycle in a microbial mat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Mzoughi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19443994.2015.1024935⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135, pp.189-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920850v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted effects of natural complex mixtures of PAHs and metals on oxygen cycle in a microbial mat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributions of organochlorine pesticides and polychlorinated biphenyl in surface water from Bizerte Lagoon, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Necibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Néjib Daly Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.04.037⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (10), pp.2663 - 2671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19443994.2015.1024935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01631880v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes of benthic bacteria and meiofauna assemblages during bio-treatments of anthracene-contaminated sediments from Bizerta lagoon (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Preud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (20), p. 15319-15331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-4105-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostimulation as an attractive technique to reduce phenanthrene toxicity for meiofauna and bacteria in lagoon sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.B. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (5), pp.3670-3679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-013-2330-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of bioremediation schemes for the mitigation of a low-dose anthracene contamination on free-living marine benthic nematodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Preud'Homme</w:t>
+                <w:t xml:space="preserve">Effects of soot deposition on particle dynamics and microbial processes in marine surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Torréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bettarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (7), pp.662-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GB004878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-013-1163-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01560342v1</w:t>
+                <w:t xml:space="preserve">hal-01139299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soot deposition on particle dynamics and microbial processes in marine surface waters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pringault</w:t>
+                <w:t xml:space="preserve">Impacts of bioremediation schemes for the mitigation of a low-dose anthracene contamination on free-living marine benthic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ben Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Preud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.201-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-013-1163-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GB004878⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01139299v1</w:t>
+                <w:t xml:space="preserve">hal-01560342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient ratios and the complex structure of phytoplankton communities in a highly turbid estuary of Southeast Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuoc Van Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Torréton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Minh Thi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kha Thi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 186 (12), pp.8555-8572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10661-014-4024-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freshwater prokaryote and virus communities can adapt to a controlled increase in salinity through changes in their structure and interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combe Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochelle-Newall Emma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 133, pp.58 - 66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2013.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community responses to bioremediation treatments for the mitigation of low-dose anthracene in marine coastal sediments of Bizerte lagoon (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.B. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (1), pp.300--310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-012-0860-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of contaminated-sediment resuspension on phytoplankton in the Biguglia lagoon (Corsica, Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafabrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lafabrie</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 130, pp.70-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roles of biological interactions and pollutant contamination in shaping microbial benthic community structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Mahmoudi</w:t>
+                <w:t xml:space="preserve">Contaminated sediment resuspension induces shifts in phytoplankton structure and function in a eutrophic Mediterranean lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafabrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Hlaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tarhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.B. Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 410, pp.05. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2013060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.09.069⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01631854v1</w:t>
+                <w:t xml:space="preserve">hal-02080067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminated sediment resuspension induces shifts in phytoplankton structure and function in a eutrophic Mediterranean lagoon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H.B. Othman</w:t>
+                <w:t xml:space="preserve">The roles of biological interactions and pollutant contamination in shaping microbial benthic community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ben Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 410, pp.05. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (10), pp.2535-2546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae/2013060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.09.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080067v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitro study of the impact of sédimentsartificiellement contaminated with anthracene: Effects on indigenous bacteria and the marine nematode [Étude in vitro de l'impact de sediments artificiellement contaminés par l'anthracène: Effets sur les bactéries indigènes et les nématodes libres marins]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.B. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.B. Said</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hela Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (5), pp.556-564. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/L2012-036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic pelagic coupling in a shallow oligotrophic ecosystem: Importance of microphytobenthos and physical forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 247, pp.307- 318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of individual marine organic aggregates using Paramagnetic Microspheres: A new tool for examining microbial associations with aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Torréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (3), pp.155-166. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lom.2012.10.155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between Zn and bacteria in marine tropical coastal sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (3), pp.879-892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-011-0621-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Distribution and Life Strategies in the Bach Dang Estuary, Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bettarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Agis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuoc van Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62, pp.143-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-011-9835-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00635300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton distribution and productivity in a highly turbid, tropical coastal system (Bach Dang Estuary, Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Rochelle-Newall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.T. Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Arfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 62 (11), pp.2317-2329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.08.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00635299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of bioremediation for reducing the phenanthrene toxic effect on benthic communities of bacteria and free-iiving nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ben Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezzedine Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin De La Société Zoologique De France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 136 (1-4), pp.131-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of two tropical marine bivalves as bioindicators of mining contamination in the New Caledonia lagoon: Field transplantation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Hédouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Warnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (2), pp.483-496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sticking properties of transparent exopolymeric particles (TEP) during aging and biodegradation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pringault</w:t>
+                <w:t xml:space="preserve">Influence of microorganisms on the removal of nickel in tropical marine sediments (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (7-12), pp.530-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbq060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00529280v1</w:t>
+                <w:t xml:space="preserve">hal-01841779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microorganisms on the removal of nickel in tropical marine sediments (New Caledonia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Duran</w:t>
+                <w:t xml:space="preserve">Sticking properties of transparent exopolymeric particles (TEP) during aging and biodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (10), pp.1433-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbq060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01841779v1</w:t>
+                <w:t xml:space="preserve">bioemco-00529280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of microphytobenthos on the sediment biogeochemical cycles: A modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L. Burton Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 221, pp.1687-1701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subtidal microphytobenthos: effects of inorganic and organic compound supplies on migration, production, and respiration in a tropical coastal environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bourgeois</w:t>
+                <w:t xml:space="preserve">Spatial and seasonal variability of sediment oxygen consumption and nutrient fluxes at the sediment water interface in a sub-tropical lagoon (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Hochard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Lionel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01436⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (7-12), pp.399-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02080084v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of primary and bacterial production in a coral reef lagoon (New Caledonia)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subtidal microphytobenthos: effects of inorganic and organic compound supplies on migration, production, and respiration in a tropical coastal environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.019⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (1), pp.13-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00529288v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration in the Light and Bacterio-Phytoplankton Coupling in a Coastal Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of primary and bacterial production in a coral reef lagoon (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Torréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-008-9422-7⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (7-12), pp.335-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080098v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00529288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in concentrations of selected metalloid and metals in two bivalves from the coral reefs in the SW lagoon of New Caledonia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Respiration in the Light and Bacterio-Phytoplankton Coupling in a Coastal Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2008.04.004⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (2), pp.321-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-008-9422-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336151v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc induces shifts in microbial carbon flux in tropical coastal environments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends in concentrations of selected metalloid and metals in two bivalves from the coral reefs in the SW lagoon of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rouchon</w:t>
+                <w:t xml:space="preserve">Laetitia Hédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jp Torréton</w:t>
+                <w:t xml:space="preserve">Carine Churlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 52, pp.57-68. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (2), pp.372- 381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/ame01212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2008.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067412v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variations of microbial activity and diversity in marine tropical sediments (New Caledonia Lagoon)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zinc induces shifts in microbial carbon flux in tropical coastal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jacquet</w:t>
+                <w:t xml:space="preserve">Ej Rochelle-Newall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Torréton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Delesalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Torréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-007-9272-8⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52, pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841781v1</w:t>
+                <w:t xml:space="preserve">hal-02067412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton-bacterioplankton coupling in a subtropical South Pacific coral reef lagoon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Temporal variations of microbial activity and diversity in marine tropical sediments (New Caledonia Lagoon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Torréton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame01158⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (2), pp.247-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-007-9272-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080104v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of respiration in the light on the determination of production in pelagic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Phytoplankton-bacterioplankton coupling in a subtropical South Pacific coral reef lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Torréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Rochelle-Newall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50, pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame01158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297600v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water residence time: A regulatory factor of the DOM to POM transfer efficiency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of respiration in the light on the determination of production in pelagic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (1), pp.105-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067432v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel bioaccumulation in bivalves from the New Caledonia lagoon: Seawater and food exposure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water residence time: A regulatory factor of the DOM to POM transfer efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Torréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Jouon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.09.015⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (2), pp.808-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2007.52.2.0808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470288v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of zinc and nickel on oxygen consumption of benthic microbial communities assessed with microsensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Nickel bioaccumulation in bivalves from the New Caledonia lagoon: Seawater and food exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Hédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Duran</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Metian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Warnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.11.017⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 66 (8), pp.1449-1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01841785v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of oxygenic photosynthesis and oxygen consumption by phosphate and organic nitrogen in a hypersaline microbial mat: a microsensor study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henk Jonkers</w:t>
+                <w:t xml:space="preserve">Impact of zinc and nickel on oxygen consumption of benthic microbial communities assessed with microsensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 367 (1), pp.302-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00109.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02080110v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of respiration in the light on the determination of production in pelagic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rochelle-Newall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 (5), pp.1367-1389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9407,1848 +9435,1978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the colonial cyanobacterium Trichodesmium spp. on bacterial activity</w:t>
+                <w:t xml:space="preserve">Limitation of oxygenic photosynthesis and oxygen consumption by phosphate and organic nitrogen in a hypersaline microbial mat: a microsensor study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Renaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Rochelle-Newall</w:t>
+                <w:t xml:space="preserve">Rebecca Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk de Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Jonkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame041261⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (1), pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00109.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080114v1</w:t>
+                <w:t xml:space="preserve">hal-02080110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiance Regulation of Photosynthesis and Respiration in Modern Marine Microbialites Built by Benthic Cyanobacteria in a Tropical Lagoon (New Caledonia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Camoin</w:t>
+                <w:t xml:space="preserve">Effects of the colonial cyanobacterium Trichodesmium spp. on bacterial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rochelle-Newall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-004-0102-y⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41, pp.261-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame041261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02080117v1</w:t>
+                <w:t xml:space="preserve">hal-02080114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of oxygen microprobes to measure bacterial respiration for determining bacterioplankton growth efficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irradiance Regulation of Photosynthesis and Respiration in Modern Marine Microbialites Built by Benthic Cyanobacteria in a Tropical Lagoon (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Pascal Torréton</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lom.2004.2.406⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49 (4), pp.604-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-004-0102-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080122v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrotaxis of Cyanobacteria in Desert Crusts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Garcia-Pichel</w:t>
+                <w:t xml:space="preserve">The use of oxygen microprobes to measure bacterial respiration for determining bacterioplankton growth efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pascal Torréton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (12), pp.406-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lom.2004.2.406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-002-0107-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02080124v1</w:t>
+                <w:t xml:space="preserve">hal-02080122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability in Sediment Oxygen Consumption under winter conditions in a lagoonal system in New Caledonia (South Pacific)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Boucher</w:t>
+                <w:t xml:space="preserve">Hydrotaxis of Cyanobacteria in Desert Crusts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Garcia-Pichel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-002-0107-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00518-X⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366973v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional analysis of a microbial mat ecosystem from a unique permanent hypersaline inland lake: âLa Salada de Chipranaâ (NE Spain)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Ludwig</w:t>
+                <w:t xml:space="preserve">Spatial variability in Sediment Oxygen Consumption under winter conditions in a lagoonal system in New Caledonia (South Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rutger Wit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pringault</w:t>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Muyzer</w:t>
+                <w:t xml:space="preserve">Jacques Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 44 (2), pp.175-189. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 285-286, pp.33-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-6496(02)00464-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00518-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02080129v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Interactions between Purple and Green Sulfur Bacteria in Sandy Sediments Exposed to Illumination Deprived of Near-Infrared Wavelengths</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Pringault</w:t>
+                <w:t xml:space="preserve">Structural and functional analysis of a microbial mat ecosystem from a unique permanent hypersaline inland lake: âLa Salada de Chipranaâ (NE Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Jonkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. de Wit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rutger Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Muyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.68.6.2972-2981.2002⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44 (2), pp.175-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-6496(02)00464-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080136v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light quality on sulfide photo-oxidation and growth in an artificial biofilm of the green sulfur bacterium Prosthecochloris aestuarii</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rutger de Wit</w:t>
+                <w:t xml:space="preserve">Experimental Study of Interactions between Purple and Green Sulfur Bacteria in Sandy Sediments Exposed to Illumination Deprived of Near-Infrared Wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1014968017483⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (6), pp.2972-2981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.68.6.2972-2981.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02080145v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial cold-adapted microbial mats cultured from Antarctic lake samples. 2. Short-term temperature effects on oxygen turn-over</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. de Wit</w:t>
+                <w:t xml:space="preserve">Effect of light quality on sulfide photo-oxidation and growth in an artificial biofilm of the green sulfur bacterium Prosthecochloris aestuarii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame026127⟩</w:t>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 71 (1/2), pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1014968017483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080151v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacteria track water in desert soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pringault</w:t>
+                <w:t xml:space="preserve">Artificial cold-adapted microbial mats cultured from Antarctic lake samples. 2. Short-term temperature effects on oxygen turn-over</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26, pp.127-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame026127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/35096640⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02080156v1</w:t>
+                <w:t xml:space="preserve">hal-02080151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial cold-adapted microbial mats cultured from Antarctic lake samples. 1. Formation and structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. de Wit</w:t>
+                <w:t xml:space="preserve">Cyanobacteria track water in desert soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Garcia-Pichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/ame026115⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 413 (6854), pp.380-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/35096640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080148v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of oxygenic and anoxygenic photosynthesis in a unicyanobacterial biofilm, grown in benthic gradient chamber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferran Garcia-Pichel</w:t>
+                <w:t xml:space="preserve">Artificial cold-adapted microbial mats cultured from Antarctic lake samples. 1. Formation and structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Wit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-6496(00)00068-4⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26, pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/ame026115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080181v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microsensor Study of the Interaction between Purple Sulfur and Green Sulfur Bacteria in Experimental Benthic Gradients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Kühl</w:t>
+                <w:t xml:space="preserve">Monitoring of oxygenic and anoxygenic photosynthesis in a unicyanobacterial biofilm, grown in benthic gradient chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Garcia-Pichel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 33 (3), pp.251-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-6496(00)00068-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002489900141⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02080188v1</w:t>
+                <w:t xml:space="preserve">hal-02080181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of anoxygenic photosynthesis in an experimental green sulphur bacteria biofilm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">A Microsensor Study of the Interaction between Purple Sulfur and Green Sulfur Bacteria in Experimental Benthic Gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Epping</w:t>
+                <w:t xml:space="preserve">R. De Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 37 (3), pp.173-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002489900141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.1999.00035.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843579v1</w:t>
+                <w:t xml:space="preserve">hal-02080188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of green sulphur bacteria in experimental benthic oxygen, sulphide, pH and light gradients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Dynamics of anoxygenic photosynthesis in an experimental green sulphur bacteria biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Epping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kuhl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. de Wit</w:t>
+                <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Caumette</w:t>
+                <w:t xml:space="preserve">A. Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 144 (4), pp.1051-1061. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1 (4), pp.295-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/00221287-144-4-1051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1462-2920.1999.00035.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080193v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Growth of green sulphur bacteria in experimental benthic oxygen, sulphide, pH and light gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Pringault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caumette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 144 (4), pp.1051-1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/00221287-144-4-1051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Benthic Gradient Chamber for culturing phototrophic sulfur bacteria on reconstituted sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 20 (4), pp.237-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1574-6941.1996.tb00322.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId405"/>
+      <w:footerReference w:type="default" r:id="rId410"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11316,51 +11474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4283BCB6"/>
+    <w:nsid w:val="12E36315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11547,51 +11705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pringault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2363-8376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175750645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7399-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101841" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165802" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri Kousri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Melliti Ben Garali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09998-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sahraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubaida Chakroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sakka Hlaili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-022-02535-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Djebbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N&#233;jib Daly Yahia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150845" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Tlili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11781-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130457" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Kahla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Abdallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Kallel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141399" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf M'Rabet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons K&#233;fi&#8211;daly Yahia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zentz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bilien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117362" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ben Othman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Kouki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de La Iglesia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01493-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127165" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048491v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf M&#8217; Rabet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons K&#233;fi-Daly Yahia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Couet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khadija Ma&#239;t&#233; Gueroun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.11.035" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192471v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.213" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Mhadhbi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Beyrem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3552-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624252v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gal&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Beaugelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanouguere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.07.161" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826710v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz Poulichet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689451v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussard Helene" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafabrie Celine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvy Marc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.053" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Souissi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Laabidi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aissa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Said" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.10.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826742v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli-Triki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Gharbia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/marpolbul.2017.10.090" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0477-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903384v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli Triki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.183" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080056v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Louati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.09.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903367v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.09.093" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQJVSGH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826037v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.038" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.07.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6JF96ZV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103187v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3848-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Louati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Said" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3343-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929857v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Lamine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aissi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Ensibi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Mahmoudi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Necibi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mzoughi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1024935" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631880v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pringault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.04.037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPSDVZDM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631846v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Said" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4105-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2330-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560342v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1163-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139299v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004878" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067386v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Van Chu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Minh Thi Nguyen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kha Thi Pham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4024-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892926v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe Marine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier Thierry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle-Newall Emma" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9XWZR4G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546601v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahmoudi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0860-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HBG3B5Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872706v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrido" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.09.069" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHMHG7G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080067v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafabrie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Hlaili" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tarhouni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Othman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013060" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631856v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L2012-036" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743516v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hochard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.07.038" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TDCS4C5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.155" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0F3A7BD586FEC9CCEFDC83B2BCD375CC6DA3EC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841776v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0621-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F97847B8FA12CA02E76634904A361BA34733D93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00635300v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Agis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc van Chu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9835-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WPDVZ12X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00635299v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Chu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arfi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.08.044" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XCDNL71-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631860v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Mahmoudi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566717v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia H&#233;douin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warnau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.09.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529280v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq060" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841779v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.038" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC7SGLZ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809378v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Burton Evans" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTV0804J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080084v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hochard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01436" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529288v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jacquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.019" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R459K5P9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080098v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tesson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-008-9422-7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93112A7B0D1B83AE37E802E3F5CF97546FDEC47E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336151v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.04.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067412v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ej Rochelle-Newall" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delesalle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouchon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Torr&#233;ton" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01212" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841781v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Torr&#233;ton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9272-8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-09BMRB3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080104v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;ton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01158" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297600v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tassas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067432v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jouon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.2.0808" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470288v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.09.015" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841785v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.017" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZFHQTD0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080110v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ludwig" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Beer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Jonkers" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00109.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297845v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080114v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame041261" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080117v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0102-y" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2ZM495Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080122v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2004.2.406" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080124v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Pichel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0107-3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TTPJGP1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366973v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00518-X" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H958V9R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080129v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Wit" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Muyzer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(02)00464-6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080136v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mass&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.6.2972-2981.2002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080145v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mass&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014968017483" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4F6E2902993BCF5983866FF43D5B572BC1B6C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080151v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026127" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080156v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Garcia-Pichel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35096640" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080148v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026115" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080181v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(00)00068-4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080188v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. De Wit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;hl" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002489900141" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6152DBB2D86F0D28DE359AAE932AA81AD64F1AB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843579v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Epping" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalili" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.1999.00035.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKZ4624C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080193v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuhl" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caumette" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-4-1051" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080212v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1996.tb00322.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pringault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2363-8376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175750645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7399-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101841" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165802" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri Kousri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Melliti Ben Garali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09998-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sahraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubaida Chakroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sakka Hlaili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-022-02535-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Djebbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N&#233;jib Daly Yahia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150845" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Tlili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11781-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Kahla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Abdallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Kallel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141399" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130457" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf M'Rabet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons K&#233;fi&#8211;daly Yahia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zentz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bilien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117362" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ben Othman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Kouki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de La Iglesia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01493-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127165" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993770v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Mhadhbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Beyrem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3552-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf M&#8217; Rabet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons K&#233;fi-Daly Yahia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Couet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khadija Ma&#239;t&#233; Gueroun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.11.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.213" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624252v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gal&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Beaugelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanouguere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.07.161" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussard Helene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafabrie Celine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvy Marc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.053" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP5GTSFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826710v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz Poulichet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Souissi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Laabidi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aissa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Said" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.10.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli-Triki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Gharbia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/marpolbul.2017.10.090" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285402v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0477-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Louati" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.09.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903384v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli Triki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.183" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903367v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.09.093" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQJVSGH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826037v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.038" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.07.023" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6JF96ZV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3848-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Louati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Said" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3343-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929857v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Lamine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aissi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Ensibi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Mahmoudi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631880v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pringault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.04.037" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPSDVZDM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920850v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Necibi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mzoughi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1024935" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631846v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Said" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4105-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631850v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2330-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004878" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560342v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1163-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067386v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Van Chu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Minh Thi Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kha Thi Pham" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4024-y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe Marine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier Thierry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle-Newall Emma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9XWZR4G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahmoudi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0860-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HBG3B5Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872706v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrido" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafabrie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Hlaili" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tarhouni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Othman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013060" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631854v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.09.069" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHMHG7G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631856v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L2012-036" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hochard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.07.038" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TDCS4C5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.155" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0F3A7BD586FEC9CCEFDC83B2BCD375CC6DA3EC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841776v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0621-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F97847B8FA12CA02E76634904A361BA34733D93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00635300v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Agis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc van Chu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9835-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WPDVZ12X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00635299v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Chu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arfi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.08.044" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XCDNL71-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631860v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Mahmoudi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566717v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia H&#233;douin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warnau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.09.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841779v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.038" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC7SGLZ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529280v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq060" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809378v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Burton Evans" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTV0804J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366679v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fichez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.014" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4L690ZK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080084v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hochard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01436" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529288v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jacquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.019" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R459K5P9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080098v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tesson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-008-9422-7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93112A7B0D1B83AE37E802E3F5CF97546FDEC47E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336151v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.04.004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067412v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ej Rochelle-Newall" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delesalle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouchon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Torr&#233;ton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01212" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841781v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Torr&#233;ton" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9272-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-09BMRB3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080104v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;ton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01158" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297600v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tassas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067432v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jouon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.2.0808" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470288v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.09.015" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841785v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZFHQTD0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297845v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080110v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ludwig" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Beer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Jonkers" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00109.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080114v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame041261" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080117v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0102-y" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2ZM495Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080122v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2004.2.406" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080124v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Pichel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0107-3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TTPJGP1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366973v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00518-X" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H958V9R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080129v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Wit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Muyzer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(02)00464-6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080136v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mass&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.6.2972-2981.2002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080145v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mass&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014968017483" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4F6E2902993BCF5983866FF43D5B572BC1B6C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080151v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026127" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080156v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Garcia-Pichel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35096640" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080148v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026115" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080181v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(00)00068-4" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080188v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. De Wit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;hl" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002489900141" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6152DBB2D86F0D28DE359AAE932AA81AD64F1AB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843579v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Epping" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalili" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.1999.00035.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKZ4624C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080193v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuhl" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caumette" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-4-1051" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080212v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1996.tb00322.x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>