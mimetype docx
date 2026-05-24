--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,11419 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11367 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Pringault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-pringault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2363-8376</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175750645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=hl5jF4cAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-7399-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing pollution in sediment and water before, during and after sediment dredging in a Mediterranean harbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Chouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Domeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 389, pp.126182. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added Value of Water Column Spatiotemporal Monitoring to Assess Variability of Trace Metal Elements and Organotin Compounds in Mediterranean Harbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Chouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Domeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (399), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse12030399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of experimental sediment resuspension on protozooplankton grazing activity: implication for the planktonic food web structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Mejri Kousri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Grami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Melliti Ben Garali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Chkili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, pp.165-186. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-022-09998-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Tronczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effect-Based Method to Evaluate Spatio-Temporal Variations of Coastal Marine DOM Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Dignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (10), pp.1841. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse11101841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the bioavailability of black carbon-derived dissolved organic matter for marine heterotrophic prokaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chifflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 901, pp.165802. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute and chronic toxicity assessments of 17β-estradiol (E2) and 17α-ethinylestradiol (EE2) on the calanoid copepod Acartia clausi: Effects on survival, development, sex-ratio and reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Djebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Néjib Daly Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 807, pp.150845. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monoculture and co-culture tests of the toxicity of four typical herbicides on growth, photosynthesis and oxidative stress responses of the marine diatoms Pseudo-nitzschia mannii and Chaetoceros decipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Melliti Ben Garali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubaida Chakroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Sakka Hlaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.700-716. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-022-02535-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nickel oxide nanoparticles on survival, reproduction, and oxidative stress biomarkers in the marine calanoid copepod Centropages ponticus under short-term exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Djebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawla Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Néjib Daly Yahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11781-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of benthic diatom-associated bacteria in the removal of benzo(a)pyrene and fluoranthene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumayma Kahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Melliti Ben Garali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Karray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 751, pp.141399. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical contamination alters the interactions between bacteria and phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 278, pp.130457. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient effect of bisphenol A (BPA) and di-(2-ethylhexyl) phthalate (DEHP) on the cosmopolitan marine diatom Chaetoceros decipiens-lorenzianus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charaf M'Rabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Kéfi–daly Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chomérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Bilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 285, pp.117362. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of the potentially toxic diatoms Pseudo-nitzschia mannii and Pseudo-nitzschia hasleana to tolerate polycyclic aromatic hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Melliti Ben Garali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessalem Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo de La Iglesia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 214, pp.112082. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-omics Provides Insights into the Impact of Hydrocarbon Contamination on Microbial Mat Functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jeziorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (2), pp.286-295. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-020-01493-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of chemical contamination on bacterio-phytoplankton coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.127165. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of plankton food web functioning in coastal waters revealed by coupling Monte Carlo Markov Chain Linear Inverse method and Ecological Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Grami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouther Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.67-85. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating polar pesticide pollution with a combined approach : a survey of agricultural practices and POCIS passive samplers in a Tunisian lagoon watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takoua Mhadhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamouda Beyrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1, SI), pp.342-361. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-3552-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes of chemical contamination in coastal waters during sediment resuspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delpoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Avezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 235, pp.651-661. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.06.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of a contaminant mixture of bisphenol A (BPA) and di-(2-ethylhexyl) phthalate (DEHP), two plastic-derived chemicals, on the diversity of coastal phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charaf M’ Rabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Kéfi-Daly Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Couet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Khadija Maïté Gueroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (1), pp.385-396. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02048491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bacteria on the response of microalgae to contaminant mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Galès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Beaugelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lanouguere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 211, pp.449-455. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.07.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of copper and butyltin compounds on the growth, photosynthetic activity and toxin production of two HAB dinoflagellates: The planktonic Alexandrium catenella and the benthic Ostreopsis cf. ovata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Couet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Elbaz Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.154--167. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of contamination on the interactions between phytoplankton and bacterioplankton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussard Helene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafabrie Celine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvy Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.212-222. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plankton food-web functioning in anthropogenically impacted coastal waters (SW Mediterranean Sea): An ecological network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouan Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Grami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chaalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda Haraldsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Niquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.66-82. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2018.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Bizerte city wastewater treatment plant (WWTP) on abundance and antibioresistance of culturable heterotrophic and fecal indicator bacteria of Bizerte Lagoon (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Laabidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Ben Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 148, pp.201-210. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02048540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of two plastic-derived chemicals, the Bisphenol A and the di-2-ethylhexyl phthalate, exposure on the marine toxic dinoflagellate Alexandrium pacificum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charaf M'Rabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Zmerli-Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Gharbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Couet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.241--249. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/marpolbul.2017.10.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When riverine dissolved organic matter (DOM) meets labile DOM in coastal waters: changes in bacterial community activity and composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charrìère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79 (1), pp.27-43. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-016-0477-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of contaminated sediment elutriate on coastal phytoplankton community (Thau lagoon, Mediterranean Sea, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Ben Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héla Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Sakka Hlaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leboulanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 486, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jembe.2016.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do the levels of industrial pollutants influence the distribution and abundance of dinoflagellate cysts in the recently-deposited sediment of a Mediterranean coastal ecosystem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Zmerli Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Laabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafabrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhafer Malouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 595, pp.380 - 392. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of long-term hydrocarbon exposure on the structure, activity, and biogeochemical functioning of microbial mats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Senin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deflandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111 (1-2), pp.115-125. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02048573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical multi-contamination drives benthic prokaryotic diversity in the anthropized Toulon Bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Huy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ghiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 556, pp.319 - 329. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.02.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of contaminant mixture on the dynamics and functional diversity of bacterioplankton in a southwestern Mediterranean coastal ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafabrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Avezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144, pp.1060 - 1073. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.09.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of benthic bacteria and meiofauna assemblages during bio-treatments of anthracene-contaminated sediments from Bizerta lagoon (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (20), p. 15319-15331. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4105-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in bacterial community metabolism and composition during the degradation of dissolved organic matter from the jellyfish Aurelia aurita in a Mediterranean coastal lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Catala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13638-13653. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3848-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of a free-living benthic marine nematode community to bioremediation of a PAH mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (20), pp.15307-15318. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3343-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental controlling factors of copepod communities in the Gulf of Tunis (south western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Ben Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Aissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Ensibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzeddine Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (3), pp.213-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted effects of natural complex mixtures of PAHs and metals on oxygen cycle in a microbial mat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Aubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 135, pp.189-201. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.04.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributions of organochlorine pesticides and polychlorinated biphenyl in surface water from Bizerte Lagoon, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Necibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mzoughi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Néjib Daly Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (10), pp.2663 - 2671. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2015.1024935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient ratios and the complex structure of phytoplankton communities in a highly turbid estuary of Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuoc Van Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Torréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyen Minh Thi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kha Thi Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186 (12), pp.8555-8572. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-014-4024-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostimulation as an attractive technique to reduce phenanthrene toxicity for meiofauna and bacteria in lagoon sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (5), pp.3670-3679. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2330-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of bioremediation schemes for the mitigation of a low-dose anthracene contamination on free-living marine benthic nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.201-212. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-013-1163-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soot deposition on particle dynamics and microbial processes in marine surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Torréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bettarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (7), pp.662-678. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GB004878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial community responses to bioremediation treatments for the mitigation of low-dose anthracene in marine coastal sediments of Bizerte lagoon (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.300--310. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-0860-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshwater prokaryote and virus communities can adapt to a controlled increase in salinity through changes in their structure and interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combe Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvier Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rochelle-Newall Emma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 133, pp.58 - 66. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of contaminated-sediment resuspension on phytoplankton in the Biguglia lagoon (Corsica, Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafabrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Grégori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130, pp.70-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contaminated sediment resuspension induces shifts in phytoplankton structure and function in a eutrophic Mediterranean lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lafabrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Hlaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tarhouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.B. Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 410, pp.05. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2013060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of biological interactions and pollutant contamination in shaping microbial benthic community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (10), pp.2535-2546. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.09.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitro study of the impact of sédimentsartificiellement contaminated with anthracene: Effects on indigenous bacteria and the marine nematode [Étude in vitro de l'impact de sediments artificiellement contaminés par l'anthracène: Effets sur les bactéries indigènes et les nématodes libres marins]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of civil engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (5), pp.556-564. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/L2012-036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic pelagic coupling in a shallow oligotrophic ecosystem: Importance of microphytobenthos and physical forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rochelle-Newall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 247, pp.307- 318. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.07.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of individual marine organic aggregates using Paramagnetic Microspheres: A new tool for examining microbial associations with aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rochelle-Newall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Torréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bettarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (3), pp.155-166. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lom.2012.10.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Zn and bacteria in marine tropical coastal sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (3), pp.879-892. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-011-0621-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of two tropical marine bivalves as bioindicators of mining contamination in the New Caledonia lagoon: Field transplantation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fichez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (2), pp.483-496. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2010.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Distribution and Life Strategies in the Bach Dang Estuary, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bettarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Agis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuoc van Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.143-154. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-011-9835-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00635300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton distribution and productivity in a highly turbid, tropical coastal system (Bach Dang Estuary, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Rochelle-Newall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (11), pp.2317-2329. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.08.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00635299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of bioremediation for reducing the phenanthrene toxic effect on benthic communities of bacteria and free-iiving nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezzedine Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin De La Société Zoologique De France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 136 (1-4), pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subtidal microphytobenthos: effects of inorganic and organic compound supplies on migration, production, and respiration in a tropical coastal environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (1), pp.13-29. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of primary and bacterial production in a coral reef lagoon (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Torréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rochelle-Newall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (7-12), pp.335-348. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00529288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticking properties of transparent exopolymeric particles (TEP) during aging and biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rochelle-Newall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (10), pp.1433-1442. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbq060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bioemco-00529280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microorganisms on the removal of nickel in tropical marine sediments (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (7-12), pp.530-541. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of microphytobenthos on the sediment biogeochemical cycles: A modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Pinazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica L. Burton Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221, pp.1687-1701. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and seasonal variability of sediment oxygen consumption and nutrient fluxes at the sediment water interface in a sub-tropical lagoon (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fichez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fichez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (7-12), pp.399-412. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration in the Light and Bacterio-Phytoplankton Coupling in a Coastal Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rochelle-Newall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (2), pp.321-334. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-008-9422-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in concentrations of selected metalloid and metals in two bivalves from the coral reefs in the SW lagoon of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Churlaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fichez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (2), pp.372- 381. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton-bacterioplankton coupling in a subtropical South Pacific coral reef lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rochelle-Newall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Torréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.221-229. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc induces shifts in microbial carbon flux in tropical coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ej Rochelle-Newall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Torréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52, pp.57-68. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame01212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variations of microbial activity and diversity in marine tropical sediments (New Caledonia Lagoon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Torréton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (2), pp.247-258. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-007-9272-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of respiration in the light on the determination of production in pelagic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rochelle-Newall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.105-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water residence time: A regulatory factor of the DOM to POM transfer efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Rochelle-Newall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Torréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Jouon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (2), pp.808-819. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2007.52.2.0808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel bioaccumulation in bivalves from the New Caledonia lagoon: Seawater and food exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Metian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paco Bustamante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Warnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 66 (8), pp.1449-1457. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00470288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of zinc and nickel on oxygen consumption of benthic microbial communities assessed with microsensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Viret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 367 (1), pp.302-311. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of oxygenic photosynthesis and oxygen consumption by phosphate and organic nitrogen in a hypersaline microbial mat: a microsensor study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk de Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Jonkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2006.00109.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of respiration in the light on the determination of production in pelagic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rochelle-Newall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (5), pp.1367-1389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiance Regulation of Photosynthesis and Respiration in Modern Marine Microbialites Built by Benthic Cyanobacteria in a Tropical Lagoon (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Camoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (4), pp.604-616. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-004-0102-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the colonial cyanobacterium Trichodesmium spp. on bacterial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rochelle-Newall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 41, pp.261-270. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame041261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of oxygen microprobes to measure bacterial respiration for determining bacterioplankton growth efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pascal Torréton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (12), pp.406-416. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lom.2004.2.406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrotaxis of Cyanobacteria in Desert Crusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia-Pichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (4), </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-002-0107-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability in Sediment Oxygen Consumption under winter conditions in a lagoonal system in New Caledonia (South Pacific)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chauvaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 285-286, pp.33-47. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0981(02)00518-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional analysis of a microbial mat ecosystem from a unique permanent hypersaline inland lake: âLa Salada de Chipranaâ (NE Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Jonkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Muyzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44 (2), pp.175-189. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-6496(02)00464-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Interactions between Purple and Green Sulfur Bacteria in Sandy Sediments Exposed to Illumination Deprived of Near-Infrared Wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (6), pp.2972-2981. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.6.2972-2981.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of light quality on sulfide photo-oxidation and growth in an artificial biofilm of the green sulfur bacterium Prosthecochloris aestuarii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71 (1/2), pp.173-183. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1014968017483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial cold-adapted microbial mats cultured from Antarctic lake samples. 1. Formation and structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame026115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial cold-adapted microbial mats cultured from Antarctic lake samples. 2. Short-term temperature effects on oxygen turn-over</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Buffan-Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Wit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, pp.127-138. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame026127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyanobacteria track water in desert soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Garcia-Pichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 413 (6854), pp.380-381. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/35096640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of oxygenic and anoxygenic photosynthesis in a unicyanobacterial biofilm, grown in benthic gradient chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Garcia-Pichel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 33 (3), pp.251-258. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-6496(00)00068-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microsensor Study of the Interaction between Purple Sulfur and Green Sulfur Bacteria in Experimental Benthic Gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. De Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 37 (3), pp.173-184. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002489900141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of anoxygenic photosynthesis in an experimental green sulphur bacteria biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Epping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Guyoneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khalili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kühl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (4), pp.295-305. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1462-2920.1999.00035.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of green sulphur bacteria in experimental benthic oxygen, sulphide, pH and light gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Caumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 144 (4), pp.1051-1061. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-144-4-1051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benthic Gradient Chamber for culturing phototrophic sulfur bacteria on reconstituted sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pringault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (4), pp.237-250. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.1996.tb00322.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId411"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11474,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12E36315"/>
+    <w:nsid w:val="0905C2BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11705,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pringault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2363-8376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175750645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7399-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101841" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165802" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri Kousri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Melliti Ben Garali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09998-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sahraoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubaida Chakroun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sakka Hlaili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-022-02535-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Djebbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N&#233;jib Daly Yahia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150845" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Tlili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11781-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Kahla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Abdallah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Kallel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141399" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130457" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf M'Rabet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons K&#233;fi&#8211;daly Yahia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zentz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bilien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117362" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ben Othman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Kouki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de La Iglesia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112082" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01493-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127165" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993770v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Mhadhbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Beyrem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3552-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf M&#8217; Rabet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons K&#233;fi-Daly Yahia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Couet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khadija Ma&#239;t&#233; Gueroun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.11.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.213" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624252v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gal&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Beaugelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanouguere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.07.161" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689451v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussard Helene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafabrie Celine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvy Marc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.053" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP5GTSFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826710v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz Poulichet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Souissi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Laabidi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aissa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Said" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.10.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli-Triki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Gharbia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/marpolbul.2017.10.090" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285402v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanchet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0477-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080056v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Louati" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.09.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903384v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli Triki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.183" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903367v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.09.093" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQJVSGH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826037v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.038" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.07.023" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6JF96ZV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3848-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631844v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Louati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Said" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3343-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929857v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Lamine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aissi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Ensibi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Mahmoudi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631880v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pringault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.04.037" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPSDVZDM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920850v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Necibi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mzoughi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1024935" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631846v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Said" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4105-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631850v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2330-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004878" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560342v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1163-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067386v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Van Chu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Minh Thi Nguyen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kha Thi Pham" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4024-y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892926v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe Marine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier Thierry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle-Newall Emma" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.013" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9XWZR4G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546601v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahmoudi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0860-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HBG3B5Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872706v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrido" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafabrie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Hlaili" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tarhouni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Othman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013060" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631854v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.09.069" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHMHG7G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631856v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L2012-036" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hochard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.07.038" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TDCS4C5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067390v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.155" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0F3A7BD586FEC9CCEFDC83B2BCD375CC6DA3EC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841776v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0621-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F97847B8FA12CA02E76634904A361BA34733D93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00635300v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Agis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc van Chu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9835-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WPDVZ12X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00635299v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Chu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arfi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.08.044" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XCDNL71-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631860v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Mahmoudi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566717v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia H&#233;douin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warnau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.09.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841779v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.038" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC7SGLZ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529280v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq060" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809378v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Burton Evans" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTV0804J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366679v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fichez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.014" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4L690ZK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080084v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hochard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01436" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529288v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jacquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.019" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R459K5P9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080098v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tesson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-008-9422-7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93112A7B0D1B83AE37E802E3F5CF97546FDEC47E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336151v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.04.004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067412v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ej Rochelle-Newall" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delesalle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouchon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Torr&#233;ton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01212" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841781v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Torr&#233;ton" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9272-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-09BMRB3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080104v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;ton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01158" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297600v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tassas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067432v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jouon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.2.0808" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470288v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.09.015" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841785v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZFHQTD0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297845v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080110v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ludwig" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Beer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Jonkers" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00109.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080114v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame041261" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080117v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0102-y" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2ZM495Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080122v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2004.2.406" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080124v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Pichel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0107-3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TTPJGP1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366973v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00518-X" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H958V9R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080129v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Wit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Muyzer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(02)00464-6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080136v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mass&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.6.2972-2981.2002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080145v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mass&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014968017483" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4F6E2902993BCF5983866FF43D5B572BC1B6C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080151v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026127" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080156v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Garcia-Pichel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35096640" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080148v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026115" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080181v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(00)00068-4" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080188v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. De Wit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;hl" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002489900141" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6152DBB2D86F0D28DE359AAE932AA81AD64F1AB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843579v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Epping" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalili" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.1999.00035.x" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKZ4624C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080193v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuhl" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caumette" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-4-1051" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080212v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1996.tb00322.x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pringault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2363-8376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175750645" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=hl5jF4cAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7399-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113522v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Chouba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Domeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delpoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126182" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477440v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030399" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri Kousri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Grami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Melliti Ben Garali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Chkili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09998-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dignan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11101841" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165802" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Djebbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N&#233;jib Daly Yahia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Farcy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150845" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Sahraoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubaida Chakroun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sakka Hlaili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-022-02535-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Tlili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11781-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925530v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Kahla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Abdallah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Kallel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141399" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Mejri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130457" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf M'Rabet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons K&#233;fi&#8211;daly Yahia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zentz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bilien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117362" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ben Othman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Kouki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo de La Iglesia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112082" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01493-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouilland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127165" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.077" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Mhadhbi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Beyrem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3552-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192471v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.06.213" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charaf M&#8217; Rabet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons K&#233;fi-Daly Yahia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Couet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khadija Ma&#239;t&#233; Gueroun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.11.035" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gal&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Beaugelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lanouguere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.07.161" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826710v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Elbaz Poulichet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.01.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussard Helene" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafabrie Celine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvy Marc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.053" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP5GTSFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146358v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.02.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048540v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Souissi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Laabidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Aissa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Said" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.10.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826742v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli-Triki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Gharbia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/marpolbul.2017.10.090" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01285402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blanchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charr&#236;&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-016-0477-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080056v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Louati" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.09.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903384v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Zmerli Triki" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafabrie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Malouche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.183" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048573v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.07.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6JF96ZV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01826037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.02.038" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903367v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.09.093" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CQJVSGH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631846v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ben Said" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Louati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4105-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Catala" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Oriol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3848-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631844v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Said" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3343-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01929857v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Lamine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Aissi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Ensibi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeddine Mahmoudi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pringault" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.04.037" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPSDVZDM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920850v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Necibi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mzoughi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1024935" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067386v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Van Chu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Minh Thi Nguyen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kha Thi Pham" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4024-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631850v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Got" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2330-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560342v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-013-1163-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139299v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004878" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546601v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mahmoudi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-0860-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9HBG3B5Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01892926v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Combe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Combe Marine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier Thierry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochelle-Newall Emma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.08.013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9XWZR4G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrido" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080067v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafabrie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Hlaili" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tarhouni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Othman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013060" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631854v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.09.069" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCHMHG7G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631856v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L2012-036" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743516v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hochard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.07.038" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TDCS4C5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067390v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.155" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D0F3A7BD586FEC9CCEFDC83B2BCD375CC6DA3EC5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841776v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Viret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0621-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F97847B8FA12CA02E76634904A361BA34733D93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566717v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia H&#233;douin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Warnau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.09.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00635300v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouvier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Agis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouvier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc van Chu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-011-9835-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WPDVZ12X-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00635299v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Chu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arfi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.08.044" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XCDNL71-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631860v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzedine Mahmoudi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080084v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hochard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01436" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529288v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jacquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.019" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R459K5P9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00529280v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbq060" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841779v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.038" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC7SGLZ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809378v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Burton Evans" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.04.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTV0804J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366679v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Denis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fichez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.014" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4L690ZK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080098v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tesson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-008-9422-7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93112A7B0D1B83AE37E802E3F5CF97546FDEC47E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336151v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.04.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080104v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;ton" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01158" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067412v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ej Rochelle-Newall" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delesalle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouchon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Torr&#233;ton" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01212" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841781v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Torr&#233;ton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-007-9272-8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-09BMRB3F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297600v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tassas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochelle-Newall" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067432v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jouon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.2.0808" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470288v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Metian" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.09.015" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841785v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.11.017" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZFHQTD0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080110v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ludwig" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk de Beer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Jonkers" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00109.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297845v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080117v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-004-0102-y" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2ZM495Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080114v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame041261" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080122v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Briand" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Torr&#233;ton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2004.2.406" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080124v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia-Pichel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-002-0107-3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6TTPJGP1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366973v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0981(02)00518-X" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H958V9R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080129v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Wit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Muyzer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(02)00464-6" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080136v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mass&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Wit" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.6.2972-2981.2002" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080145v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Mass&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014968017483" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED4F6E2902993BCF5983866FF43D5B572BC1B6C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080148v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Buffan-Dubau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026115" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080151v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame026127" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080156v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Garcia-Pichel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35096640" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080181v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-6496(00)00068-4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080188v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. De Wit" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;hl" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002489900141" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6152DBB2D86F0D28DE359AAE932AA81AD64F1AB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843579v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Epping" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalili" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1462-2920.1999.00035.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKZ4624C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080193v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuhl" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caumette" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-4-1051" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080212v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.1996.tb00322.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>