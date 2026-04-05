--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier PULVAR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HC, 6ème échelon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-3679-7188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master mention Information-Communication, parcours Communications, organisations et cultures numériques (UA-Accréditation MESR 2022-2027)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur associé à l’Université du Québec à Trois Rivières (UQTR), département de Lettres et communication sociale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert scientifique pour l’Agence Nationale de la Recherche (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associé à la Commission Régionale d’Expert de l’Agence Universitaire de la Francophonie-Bureau Caraïbe (AUF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur statutaire au Laboratoire Pouvoirs, Histoire, Esclavage, Environnement, Atlantique, Caraïbe, PHEEAC-CNRS UMR 8053 (anciennement LC2S), UA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé à l'Institut de Recherche Interdisciplinaire en Sciences Sociales - Equipe Laboratoire Communication et Politique (IRISSO-CNRS UMR 7170), Université Paris Dauphine-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé au Laboratoire de Recherche sur les Langues et la Communication (LARLANCO), Université Ibh Zohr - Agadir</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur invité au Groupe d'Etudes et de Recherches Axées sur la Communication Internationale et Interculturelle (GERACII), Université du Québec à Montréal (UQAM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé au Centre Euro-Africain pour les Sciences Humaines et Sociales (Réseau CEASHS), Université Ibh Zohr - Aït Melloul</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité éditorial des revues académiques:Francophonies d'Amérique, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://francophoniesdamerique.uottawa.ca/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Cahiers Caribéens d'Egyptologie, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. culturediff.org/ccde.htmRevue Francophone des Sciences de l'information et de la communication, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.refsicom.org/index.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Rivages, revue des sciences humaines, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://revues.imist.ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Poli – Politiques des Cultural Studies | revue (wordpress.com)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert-consultant</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le numérique comme un fait social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Gouvernance et usages numériques : éthique, justice et droit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, départements « Économie et Gestion » et « Enseignements Transversaux » de la Faculté des Sciences Juridiques, Economiques et Sociales de l’Université Ibn Zohr d’Agadir, Nov 2024, Aït Melloul, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique dans les outre-mer : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un droit opposable face à la fracture numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LC2S-CAGI, Université des Antilles, Pôle Guadeloupe, Jan 2024, Pointe-à-Pitre (97110), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilité sociale du handicap acquis ou la politisation des questions de santé : parole de personnes cérébrolésées et de leurs proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire: "TRACES : Traumatismes et Lésions Cérébrales, Expérience du handicap et de l’autonomie dans les parcours de vie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISST, Université Toulouse 2 Jean Jaurès, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mise en visibilité des métropolitains outre-mer : médiations et médiatisation de migrants singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, mobilités, frontières : des représentations aux traitements médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mise en visibilité des métropolitains outre-mer : médiations et médiatisation de migrants singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, mobilités, frontières : des représentations aux traitements médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARLANCO/Université Ibn Zohr, MIGRINTER (UMR 6588) / Université de Poitiers, Apr 2018, Agadir, Maroc. pp.225-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommations médiatiques et usages des TIC, quel(s) changement(s) au plan des identités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages et pratiques des publics dans les pays du sud, Des médias classiques aux TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARLANCO/Université Ibn Zohr, MIGRINTER (UMR 6588) / Université de Poitiers, Apr 2012, Agadir, Maroc. pp.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander FRAME, Des cultures à l'inculturation, Penser le changement culturel médiatisé à l'ère de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passard Cédric & Ramond Denis (dir.). De quoi se moque-t-on? Satire et liberté d'expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.15224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouyahia Malek, Freitas-Ekué Franck et Karima Ramdani (dir.). Penser avec Stuart Hall : Précédé de deux textes inédits de Stuart Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.14471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sandri, Les Imaginaires numériques au musée ? Débats sur les injonctions à l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.505-507. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.27533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIALLON, Philippe et TRESTINI, Marc, 2019. Cultures numériques : cultures paradoxales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, pp.129-131. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.9473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un territoire, entre made in local et made in mondial : l’exemple du label régional PIL en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut Caribéen d’Études Francophones et Interculturelles (ICEFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT uses and media appropriations in social crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrah Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.1904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institution psychiatrique, médias et espace médiatique : de l’injonction de communiquer à l’extérieur à l’urgence de communiquer à l’intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dirassat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.201-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer différemment pour se regarder autrement : la TOM un média éphémère dans le mouvement social de 2009 en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asylon(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Quel colonialisme dans la France d’outre-mer ?, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global, la revista de la Fundacion Global y Desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et publics au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Latin American Communication Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.114-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Communication et changement social en Afrique et dans les Caraïbes : bilan et perspectives, supplément 2009, pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire, médiatisation et construction des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créole et scène publique aux Antilles-Guyane françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la problématique des langues dans les Outre-mers français créolophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créolité : affirmation identitaire et dialogue interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 40 (3), pp.71. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/9503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35 ans âpres la disparition des facultés : les universités françaises à l’heure de la coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et enjeux de développement à l'Université des Antilles et de la Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et enjeux de développement à l'Université des Antilles et de la Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10, pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de l’Université des Antilles et de la Guyane et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs dans la Caraïbe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Spécial, pp.201-202. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/plc.778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chute rédemptrice. Une vie au service des Martiniquais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lordinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médias, des journalistes et des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métropolitains à la Martinique. Une migration de confort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bruneteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KEditions Le teneur sociologie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropolitains à la Martinique. Une migration de confort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bruneteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K Edition. , 2022, Le teneur sociologie, 978-2-38347-007-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropolitains à la Martinique. Une migration de confort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bruneteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-38347-007-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de communication et paradigmes de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Th. Atenga, G. Madiba (dir.) Les questions de développement dans les sciences de l’information et de la communication en Afrique. Mélanges offerts à Misse Misse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia/L’Harmattan, 2020, 978-2-8061-0498-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du postcolonialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.-M. Laulan (dir.) Le retour du territoire. L’identité à l’épreuve de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.101-113, 2018, 978-2-343-15402-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications et identités diasporiques des Antillais en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Agbobli, O. Kane, G. Hsab (dir.) Identités diasporiques et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-86, 2013, 978-2-7605-3908-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté d’oppression des médias en démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Benavides, N. Féjic, C. Palmiste (dir.) Libertés et oppressions. Approches disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.77-91, 2013, 978-2-336-00182-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision Otonom Mawon (février-mars 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Alvarez, F. Réno, J.-C. William (dir.) La Mobilisation sociale aux Antilles, les événements de 2009 dans tous leurs sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.243-258, 2012, 978-2811106508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation culturelle en espace insulaire créolophone et francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Agbobli (dir.) Quelle communication pour quel changement : les dessous du changement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-217, 2009, 978-2-7605-2448-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et identités collectives : quand les journalistes disent le « nous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de soi dans les sociétés post-coloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, pp.293-313, 2006, 978-2-7481-7480-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une problématique de recherche en Sciences de l'Information et de la Communication dans les Départements Français d'Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Watin (dir.) Communication et espace public : Univers créole 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.233-254, 2001, 978-2717843262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radio du Campus universitaire de Schoelcher en Martinique : Antenne ouverte et silence radio (1992-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropolitains à la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bruneteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRPLC-CNRS UMR 8053, Université des Antilles. 2015, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier PULVAR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HC, 6ème échelon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-3679-7188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master mention Information-Communication, parcours Communications, organisations et cultures numériques (UA-Accréditation MESR 2022-2027)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur associé à l’Université du Québec à Trois Rivières (UQTR), département de Lettres et communication sociale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert scientifique pour l’Agence Nationale de la Recherche (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associé à la Commission Régionale d’Expert de l’Agence Universitaire de la Francophonie-Bureau Caraïbe (AUF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur statutaire au Laboratoire Pouvoirs, Histoire, Esclavage, Environnement, Atlantique, Caraïbe, PHEEAC-CNRS UMR 8053 (anciennement LC2S), UA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé à l'Institut de Recherche Interdisciplinaire en Sciences Sociales - Equipe Laboratoire Communication et Politique (IRISSO-CNRS UMR 7170), Université Paris Dauphine-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé au Laboratoire de Recherche sur les Langues et la Communication (LARLANCO), Université Ibh Zohr - Agadir</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur invité au Groupe d'Etudes et de Recherches Axées sur la Communication Internationale et Interculturelle (GERACII), Université du Québec à Montréal (UQAM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé au Centre Euro-Africain pour les Sciences Humaines et Sociales (Réseau CEASHS), Université Ibh Zohr - Aït Melloul</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité éditorial des revues académiques:Francophonies d'Amérique, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://francophoniesdamerique.uottawa.ca/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Cahiers Caribéens d'Egyptologie, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. culturediff.org/ccde.htmRevue Francophone des Sciences de l'information et de la communication, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.refsicom.org/index.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Rivages, revue des sciences humaines, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://revues.imist.ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Poli – Politiques des Cultural Studies | revue (wordpress.com)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert-consultant</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le numérique comme un fait social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Gouvernance et usages numériques : éthique, justice et droit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, départements « Économie et Gestion » et « Enseignements Transversaux » de la Faculté des Sciences Juridiques, Economiques et Sociales de l’Université Ibn Zohr d’Agadir, Nov 2024, Aït Melloul, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique dans les outre-mer : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un droit opposable face à la fracture numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LC2S-CAGI, Université des Antilles, Pôle Guadeloupe, Jan 2024, Pointe-à-Pitre (97110), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilité sociale du handicap acquis ou la politisation des questions de santé : parole de personnes cérébrolésées et de leurs proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire: "TRACES : Traumatismes et Lésions Cérébrales, Expérience du handicap et de l’autonomie dans les parcours de vie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISST, Université Toulouse 2 Jean Jaurès, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mise en visibilité des métropolitains outre-mer : médiations et médiatisation de migrants singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, mobilités, frontières : des représentations aux traitements médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mise en visibilité des métropolitains outre-mer : médiations et médiatisation de migrants singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, mobilités, frontières : des représentations aux traitements médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARLANCO/Université Ibn Zohr, MIGRINTER (UMR 6588) / Université de Poitiers, Apr 2018, Agadir, Maroc. pp.225-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommations médiatiques et usages des TIC, quel(s) changement(s) au plan des identités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages et pratiques des publics dans les pays du sud, Des médias classiques aux TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARLANCO/Université Ibn Zohr, MIGRINTER (UMR 6588) / Université de Poitiers, Apr 2012, Agadir, Maroc. pp.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander FRAME, Des cultures à l'inculturation, Penser le changement culturel médiatisé à l'ère de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouyahia Malek, Freitas-Ekué Franck et Karima Ramdani (dir.). Penser avec Stuart Hall : Précédé de deux textes inédits de Stuart Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.14471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passard Cédric & Ramond Denis (dir.). De quoi se moque-t-on? Satire et liberté d'expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.15224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sandri, Les Imaginaires numériques au musée ? Débats sur les injonctions à l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.505-507. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.27533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIALLON, Philippe et TRESTINI, Marc, 2019. Cultures numériques : cultures paradoxales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, pp.129-131. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.9473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un territoire, entre made in local et made in mondial : l’exemple du label régional PIL en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut Caribéen d’Études Francophones et Interculturelles (ICEFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT uses and media appropriations in social crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrah Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.1904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institution psychiatrique, médias et espace médiatique : de l’injonction de communiquer à l’extérieur à l’urgence de communiquer à l’intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dirassat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.201-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global, la revista de la Fundacion Global y Desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer différemment pour se regarder autrement : la TOM un média éphémère dans le mouvement social de 2009 en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asylon(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Quel colonialisme dans la France d’outre-mer ?, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Latin American Communication Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.114-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et publics au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Communication et changement social en Afrique et dans les Caraïbes : bilan et perspectives, supplément 2009, pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire, médiatisation et construction des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créole et scène publique aux Antilles-Guyane françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la problématique des langues dans les Outre-mers français créolophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35 ans âpres la disparition des facultés : les universités françaises à l’heure de la coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créolité : affirmation identitaire et dialogue interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 40 (3), pp.71. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/9503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et enjeux de développement à l'Université des Antilles et de la Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et enjeux de développement à l'Université des Antilles et de la Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10, pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de l’Université des Antilles et de la Guyane et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs dans la Caraïbe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Spécial, pp.201-202. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/plc.778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chute rédemptrice. Une vie au service des Martiniquais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lordinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médias, des journalistes et des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropolitains à la Martinique. Une migration de confort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bruneteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K Edition. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le teneur sociologie, 978-2-38347-007-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de communication et paradigmes de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Th. Atenga, G. Madiba (dir.) Les questions de développement dans les sciences de l’information et de la communication en Afrique. Mélanges offerts à Misse Misse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia/L’Harmattan, 2020, 978-2-8061-0498-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du postcolonialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.-M. Laulan (dir.) Le retour du territoire. L’identité à l’épreuve de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.101-113, 2018, 978-2-343-15402-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications et identités diasporiques des Antillais en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Agbobli, O. Kane, G. Hsab (dir.) Identités diasporiques et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-86, 2013, 978-2-7605-3908-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté d’oppression des médias en démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Benavides, N. Féjic, C. Palmiste (dir.) Libertés et oppressions. Approches disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.77-91, 2013, 978-2-336-00182-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision Otonom Mawon (février-mars 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Alvarez, F. Réno, J.-C. William (dir.) La Mobilisation sociale aux Antilles, les événements de 2009 dans tous leurs sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.243-258, 2012, 978-2811106508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation culturelle en espace insulaire créolophone et francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Agbobli (dir.) Quelle communication pour quel changement : les dessous du changement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-217, 2009, 978-2-7605-2448-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et identités collectives : quand les journalistes disent le « nous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de soi dans les sociétés post-coloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, pp.293-313, 2006, 978-2-7481-7480-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une problématique de recherche en Sciences de l'Information et de la Communication dans les Départements Français d'Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Watin (dir.) Communication et espace public : Univers créole 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.233-254, 2001, 978-2717843262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radio du Campus universitaire de Schoelcher en Martinique : Antenne ouverte et silence radio (1992-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropolitains à la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bruneteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRPLC-CNRS UMR 8053, Université des Antilles. 2015, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01946A29"/>
+    <w:nsid w:val="9DA150E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20B73009"/>
+    <w:nsid w:val="FB5FE2A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pulvar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3679-7188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://francophoniesdamerique.uottawa.ca/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.refsicom.org/index.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.imist.ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pulvar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738213v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.15224" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667353v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14471" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27533" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9473" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1920" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrah B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1904" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104315v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Daghmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Toumi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107409v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.390" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9503" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2926" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/plc.778" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lordinot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967790v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneteaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540054v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keditions.com/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100585v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100671v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100701v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127871v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pulvar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3679-7188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://francophoniesdamerique.uottawa.ca/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.refsicom.org/index.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.imist.ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pulvar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738213v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14471" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.15224" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27533" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9473" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1920" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrah B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1904" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Daghmi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Toumi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.390" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ollivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2926" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096146v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9503" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/plc.778" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lordinot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667379v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneteaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keditions.com/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100671v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100701v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106534v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>