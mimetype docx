--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier PULVAR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HC, 6ème échelon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-3679-7188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master mention Information-Communication, parcours Communications, organisations et cultures numériques (UA-Accréditation MESR 2022-2027)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur associé à l’Université du Québec à Trois Rivières (UQTR), département de Lettres et communication sociale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert scientifique pour l’Agence Nationale de la Recherche (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associé à la Commission Régionale d’Expert de l’Agence Universitaire de la Francophonie-Bureau Caraïbe (AUF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur statutaire au Laboratoire Pouvoirs, Histoire, Esclavage, Environnement, Atlantique, Caraïbe, PHEEAC-CNRS UMR 8053 (anciennement LC2S), UA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé à l'Institut de Recherche Interdisciplinaire en Sciences Sociales - Equipe Laboratoire Communication et Politique (IRISSO-CNRS UMR 7170), Université Paris Dauphine-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé au Laboratoire de Recherche sur les Langues et la Communication (LARLANCO), Université Ibh Zohr - Agadir</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur invité au Groupe d'Etudes et de Recherches Axées sur la Communication Internationale et Interculturelle (GERACII), Université du Québec à Montréal (UQAM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé au Centre Euro-Africain pour les Sciences Humaines et Sociales (Réseau CEASHS), Université Ibh Zohr - Aït Melloul</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité éditorial des revues académiques:Francophonies d'Amérique, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://francophoniesdamerique.uottawa.ca/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Cahiers Caribéens d'Egyptologie, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. culturediff.org/ccde.htmRevue Francophone des Sciences de l'information et de la communication, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.refsicom.org/index.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Rivages, revue des sciences humaines, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://revues.imist.ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Poli – Politiques des Cultural Studies | revue (wordpress.com)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert-consultant</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le numérique comme un fait social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Gouvernance et usages numériques : éthique, justice et droit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, départements « Économie et Gestion » et « Enseignements Transversaux » de la Faculté des Sciences Juridiques, Economiques et Sociales de l’Université Ibn Zohr d’Agadir, Nov 2024, Aït Melloul, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique dans les outre-mer : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un droit opposable face à la fracture numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LC2S-CAGI, Université des Antilles, Pôle Guadeloupe, Jan 2024, Pointe-à-Pitre (97110), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilité sociale du handicap acquis ou la politisation des questions de santé : parole de personnes cérébrolésées et de leurs proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire: "TRACES : Traumatismes et Lésions Cérébrales, Expérience du handicap et de l’autonomie dans les parcours de vie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISST, Université Toulouse 2 Jean Jaurès, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mise en visibilité des métropolitains outre-mer : médiations et médiatisation de migrants singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, mobilités, frontières : des représentations aux traitements médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mise en visibilité des métropolitains outre-mer : médiations et médiatisation de migrants singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, mobilités, frontières : des représentations aux traitements médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARLANCO/Université Ibn Zohr, MIGRINTER (UMR 6588) / Université de Poitiers, Apr 2018, Agadir, Maroc. pp.225-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommations médiatiques et usages des TIC, quel(s) changement(s) au plan des identités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages et pratiques des publics dans les pays du sud, Des médias classiques aux TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARLANCO/Université Ibn Zohr, MIGRINTER (UMR 6588) / Université de Poitiers, Apr 2012, Agadir, Maroc. pp.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander FRAME, Des cultures à l'inculturation, Penser le changement culturel médiatisé à l'ère de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouyahia Malek, Freitas-Ekué Franck et Karima Ramdani (dir.). Penser avec Stuart Hall : Précédé de deux textes inédits de Stuart Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.14471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passard Cédric & Ramond Denis (dir.). De quoi se moque-t-on? Satire et liberté d'expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.15224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sandri, Les Imaginaires numériques au musée ? Débats sur les injonctions à l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.505-507. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.27533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIALLON, Philippe et TRESTINI, Marc, 2019. Cultures numériques : cultures paradoxales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, pp.129-131. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.9473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un territoire, entre made in local et made in mondial : l’exemple du label régional PIL en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut Caribéen d’Études Francophones et Interculturelles (ICEFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT uses and media appropriations in social crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrah Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.1904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institution psychiatrique, médias et espace médiatique : de l’injonction de communiquer à l’extérieur à l’urgence de communiquer à l’intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dirassat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.201-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global, la revista de la Fundacion Global y Desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer différemment pour se regarder autrement : la TOM un média éphémère dans le mouvement social de 2009 en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asylon(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Quel colonialisme dans la France d’outre-mer ?, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Latin American Communication Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.114-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et publics au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Communication et changement social en Afrique et dans les Caraïbes : bilan et perspectives, supplément 2009, pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire, médiatisation et construction des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créole et scène publique aux Antilles-Guyane françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la problématique des langues dans les Outre-mers français créolophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35 ans âpres la disparition des facultés : les universités françaises à l’heure de la coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créolité : affirmation identitaire et dialogue interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 40 (3), pp.71. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/9503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et enjeux de développement à l'Université des Antilles et de la Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et enjeux de développement à l'Université des Antilles et de la Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10, pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de l’Université des Antilles et de la Guyane et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs dans la Caraïbe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Spécial, pp.201-202. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/plc.778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chute rédemptrice. Une vie au service des Martiniquais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lordinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médias, des journalistes et des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropolitains à la Martinique. Une migration de confort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bruneteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K Edition. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le teneur sociologie, 978-2-38347-007-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de communication et paradigmes de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Th. Atenga, G. Madiba (dir.) Les questions de développement dans les sciences de l’information et de la communication en Afrique. Mélanges offerts à Misse Misse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia/L’Harmattan, 2020, 978-2-8061-0498-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du postcolonialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.-M. Laulan (dir.) Le retour du territoire. L’identité à l’épreuve de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.101-113, 2018, 978-2-343-15402-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications et identités diasporiques des Antillais en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Agbobli, O. Kane, G. Hsab (dir.) Identités diasporiques et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-86, 2013, 978-2-7605-3908-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté d’oppression des médias en démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Benavides, N. Féjic, C. Palmiste (dir.) Libertés et oppressions. Approches disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.77-91, 2013, 978-2-336-00182-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision Otonom Mawon (février-mars 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Alvarez, F. Réno, J.-C. William (dir.) La Mobilisation sociale aux Antilles, les événements de 2009 dans tous leurs sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.243-258, 2012, 978-2811106508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation culturelle en espace insulaire créolophone et francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Agbobli (dir.) Quelle communication pour quel changement : les dessous du changement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-217, 2009, 978-2-7605-2448-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et identités collectives : quand les journalistes disent le « nous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de soi dans les sociétés post-coloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, pp.293-313, 2006, 978-2-7481-7480-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une problématique de recherche en Sciences de l'Information et de la Communication dans les Départements Français d'Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Watin (dir.) Communication et espace public : Univers créole 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.233-254, 2001, 978-2717843262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radio du Campus universitaire de Schoelcher en Martinique : Antenne ouverte et silence radio (1992-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropolitains à la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bruneteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRPLC-CNRS UMR 8053, Université des Antilles. 2015, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier PULVAR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF HC, 6ème échelon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-3679-7188</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master mention Information-Communication, parcours Communications, organisations et cultures numériques (UA-Accréditation MESR 2022-2027)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur associé à l’Université du Québec à Trois Rivières (UQTR), département de Lettres et communication sociale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert scientifique pour l’Agence Nationale de la Recherche (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre associé à la Commission Régionale d’Expert de l’Agence Universitaire de la Francophonie-Bureau Caraïbe (AUF)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur statutaire au Laboratoire Pouvoirs, Histoire, Esclavage, Environnement, Atlantique, Caraïbe, PHEEAC-CNRS UMR 8053 (anciennement LC2S), UA</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé à l'Institut de Recherche Interdisciplinaire en Sciences Sociales - Equipe Laboratoire Communication et Politique (IRISSO-CNRS UMR 7170), Université Paris Dauphine-PSL</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé au Laboratoire de Recherche sur les Langues et la Communication (LARLANCO), Université Ibh Zohr - Agadir</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur invité au Groupe d'Etudes et de Recherches Axées sur la Communication Internationale et Interculturelle (GERACII), Université du Québec à Montréal (UQAM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé au Centre Euro-Africain pour les Sciences Humaines et Sociales (Réseau CEASHS), Université Ibh Zohr - Aït Melloul</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité éditorial des revues académiques:Francophonies d'Amérique, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://francophoniesdamerique.uottawa.ca/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Cahiers Caribéens d'Egyptologie, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. culturediff.org/ccde.htmRevue Francophone des Sciences de l'information et de la communication, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.refsicom.org/index.php</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Rivages, revue des sciences humaines, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://revues.imist.ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Poli – Politiques des Cultural Studies | revue (wordpress.com)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert-consultant</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le numérique comme un fait social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Gouvernance et usages numériques : éthique, justice et droit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, départements « Économie et Gestion » et « Enseignements Transversaux » de la Faculté des Sciences Juridiques, Economiques et Sociales de l’Université Ibn Zohr d’Agadir, Nov 2024, Aït Melloul, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique dans les outre-mer : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un droit opposable face à la fracture numérique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LC2S-CAGI, Université des Antilles, Pôle Guadeloupe, Jan 2024, Pointe-à-Pitre (97110), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilité sociale du handicap acquis ou la politisation des questions de santé : parole de personnes cérébrolésées et de leurs proches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire: "TRACES : Traumatismes et Lésions Cérébrales, Expérience du handicap et de l’autonomie dans les parcours de vie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISST, Université Toulouse 2 Jean Jaurès, Oct 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mise en visibilité des métropolitains outre-mer : médiations et médiatisation de migrants singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, mobilités, frontières : des représentations aux traitements médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARLANCO/Université Ibn Zohr, MIGRINTER (UMR 6588) / Université de Poitiers, Apr 2018, Agadir, Maroc. pp.225-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mise en visibilité des métropolitains outre-mer : médiations et médiatisation de migrants singuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, mobilités, frontières : des représentations aux traitements médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommations médiatiques et usages des TIC, quel(s) changement(s) au plan des identités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages et pratiques des publics dans les pays du sud, Des médias classiques aux TIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARLANCO/Université Ibn Zohr, MIGRINTER (UMR 6588) / Université de Poitiers, Apr 2012, Agadir, Maroc. pp.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander FRAME, Des cultures à l'inculturation, Penser le changement culturel médiatisé à l'ère de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouyahia Malek, Freitas-Ekué Franck et Karima Ramdani (dir.). Penser avec Stuart Hall : Précédé de deux textes inédits de Stuart Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.14471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passard Cédric & Ramond Denis (dir.). De quoi se moque-t-on? Satire et liberté d'expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.15224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Sandri, Les Imaginaires numériques au musée ? Débats sur les injonctions à l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.505-507. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.27533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIALLON, Philippe et TRESTINI, Marc, 2019. Cultures numériques : cultures paradoxales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58, pp.129-131. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.9473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un territoire, entre made in local et made in mondial : l’exemple du label régional PIL en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Institut Caribéen d’Études Francophones et Interculturelles (ICEFI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT uses and media appropriations in social crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farrah Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.1904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institution psychiatrique, médias et espace médiatique : de l’injonction de communiquer à l’extérieur à l’urgence de communiquer à l’intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dirassat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.201-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global, la revista de la Fundacion Global y Desarrollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer différemment pour se regarder autrement : la TOM un média éphémère dans le mouvement social de 2009 en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asylon(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Quel colonialisme dans la France d’outre-mer ?, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Latin American Communication Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.114-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et publics au Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Toumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Communication et changement social en Afrique et dans les Caraïbes : bilan et perspectives, supplément 2009, pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire, médiatisation et construction des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudescaribeennes.390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créole et scène publique aux Antilles-Guyane françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la problématique des langues dans les Outre-mers français créolophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créolité : affirmation identitaire et dialogue interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 40 (3), pp.71. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/9503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35 ans âpres la disparition des facultés : les universités françaises à l’heure de la coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.2926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et enjeux de développement à l'Université des Antilles et de la Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication et enjeux de développement à l'Université des Antilles et de la Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10, pp.31-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de l’Université des Antilles et de la Guyane et communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs dans la Caraïbe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Spécial, pp.201-202. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/plc.778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chute rédemptrice. Une vie au service des Martiniquais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lordinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des médias, des journalistes et des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropolitains à la Martinique. Une migration de confort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bruneteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K Edition. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Le teneur sociologie, 978-2-38347-007-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de communication et paradigmes de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Th. Atenga, G. Madiba (dir.) Les questions de développement dans les sciences de l’information et de la communication en Afrique. Mélanges offerts à Misse Misse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia/L’Harmattan, 2020, 978-2-8061-0498-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du postcolonialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.-M. Laulan (dir.) Le retour du territoire. L’identité à l’épreuve de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.101-113, 2018, 978-2-343-15402-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté d’oppression des médias en démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Benavides, N. Féjic, C. Palmiste (dir.) Libertés et oppressions. Approches disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.77-91, 2013, 978-2-336-00182-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications et identités diasporiques des Antillais en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Agbobli, O. Kane, G. Hsab (dir.) Identités diasporiques et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-86, 2013, 978-2-7605-3908-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télévision Otonom Mawon (février-mars 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F. Alvarez, F. Réno, J.-C. William (dir.) La Mobilisation sociale aux Antilles, les événements de 2009 dans tous leurs sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.243-258, 2012, 978-2811106508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridation culturelle en espace insulaire créolophone et francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université du Québec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. Agbobli (dir.) Quelle communication pour quel changement : les dessous du changement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-217, 2009, 978-2-7605-2448-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias et identités collectives : quand les journalistes disent le « nous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathallah Daghmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de soi dans les sociétés post-coloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, pp.293-313, 2006, 978-2-7481-7480-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une problématique de recherche en Sciences de l'Information et de la Communication dans les Départements Français d'Amérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M. Watin (dir.) Communication et espace public : Univers créole 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.233-254, 2001, 978-2717843262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radio du Campus universitaire de Schoelcher en Martinique : Antenne ouverte et silence radio (1992-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropolitains à la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pulvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bruneteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRPLC-CNRS UMR 8053, Université des Antilles. 2015, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DA150E3"/>
+    <w:nsid w:val="27D7ED6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FB5FE2A0"/>
+    <w:nsid w:val="D9D8AFE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pulvar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3679-7188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://francophoniesdamerique.uottawa.ca/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.refsicom.org/index.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.imist.ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pulvar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738213v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14471" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.15224" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27533" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9473" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1920" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrah B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1904" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Daghmi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Toumi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.390" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ollivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2926" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096146v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9503" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/plc.778" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lordinot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667379v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneteaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keditions.com/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100671v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100701v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106534v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-pulvar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3679-7188" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://francophoniesdamerique.uottawa.ca/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.refsicom.org/index.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revues.imist.ma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pulvar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667357v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106553v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738213v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106543v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.14471" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.15224" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27533" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.9473" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1920" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrah B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1904" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathallah Daghmi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Toumi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.390" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9503" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096141v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2926" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/plc.778" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lordinot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667379v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneteaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://keditions.com/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100701v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100671v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100751v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106534v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127871v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>