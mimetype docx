--- v0 (2026-03-15)
+++ v1 (2026-05-12)
@@ -740,252 +740,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a set of large‐size thermal enclosures by a substructured reduced‐order model</w:t>
+                <w:t xml:space="preserve">Identification of radiant source in an enclosure by reduced model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Rouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Quemener</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (4), pp.3300--3324. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2116 (1), pp.012112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/htj.22029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122649v1</w:t>
+                <w:t xml:space="preserve">hal-04381862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of radiant source in an enclosure by reduced model</w:t>
+                <w:t xml:space="preserve">Simulation of a set of large‐size thermal enclosures by a substructured reduced‐order model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Quéméner</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2116 (1), pp.012112. </w:t>
+              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (4), pp.3300--3324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/htj.22029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381862v1</w:t>
+                <w:t xml:space="preserve">hal-03122649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal reduction for a problem of heat transfer with radiation in an enclosure</w:t>
               </w:r>
@@ -2454,248 +2454,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction d'ordre du modèle non-linéaire d'un composant électronique : application à une micropuce activée de 4 sources encapsulées dans un boitier QFN16</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Quéméner</w:t>
+                <w:t xml:space="preserve">Simulation numérique du comportement du corps humain en état de stress thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Thermique SFT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Reims, France. </w:t>
+              <w:t xml:space="preserve">31ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Thermique, Mécanique, Matériaux (ITheMM-URCA); Société Française de Thermique, May 2023, Reims (France), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2023-051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514929v1</w:t>
+                <w:t xml:space="preserve">hal-04382839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique du comportement du corps humain en état de stress thermique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Quemener</w:t>
+                <w:t xml:space="preserve">Réduction d'ordre du modèle non-linéaire d'un composant électronique : application à une micropuce activée de 4 sources encapsulées dans un boitier QFN16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatme Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Thermique, Mécanique, Matériaux (ITheMM-URCA); Société Française de Thermique, May 2023, Reims (France), France. </w:t>
+              <w:t xml:space="preserve">Congrès de Thermique SFT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2023-047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382839v1</w:t>
+                <w:t xml:space="preserve">hal-04514929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Order Reductiono of a nonlinear model of an electronic component: Application to a microchip activated by four sources</w:t>
               </w:r>
@@ -5102,51 +5102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Houssein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Courtois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quemener" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04293652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Mustapha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bissuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125909" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Chavez Castillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouizi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120683" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rouizi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121678" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.22029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186727v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.07.039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carmona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.09.043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neveu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.036" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.672417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDGSP3LH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Laffay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elhajjar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2011.609113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.11.032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G49RLVTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Videcoq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lazard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780902821490" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.11.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WSCMWHD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Nehm&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Alain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790701849550" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790500344035" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02385899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ernst" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-047" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04180689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITherm55368.2023.10177500" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Ghazal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ratovonkery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-092" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Chavez Castillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324416v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marmoret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff18.172" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marmoret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416747v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Joly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01339819v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Houssein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Courtois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quemener" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04293652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107689" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Mustapha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bissuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125909" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Chavez Castillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouizi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120683" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rouizi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121678" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012112" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.22029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186727v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.07.039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carmona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.09.043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neveu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.036" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.672417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.09.043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDGSP3LH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Laffay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elhajjar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2011.609113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176753v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.11.032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G49RLVTG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Videcoq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lazard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407780902821490" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.11.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WSCMWHD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Nehm&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveu Alain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/135/1/012101" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790701849550" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790500344035" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02385899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ernst" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-047" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04180689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITherm55368.2023.10177500" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514600v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514831v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Ghazal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-055" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ratovonkery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-092" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Chavez Castillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324416v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marmoret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff18.172" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416755v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marmoret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416747v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Joly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01339819v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>