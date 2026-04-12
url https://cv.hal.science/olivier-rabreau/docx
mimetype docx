--- v0 (2026-03-10)
+++ v1 (2026-04-12)
@@ -1094,277 +1094,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BECAPE: Skills Assessment Rig to Driving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motor vehicle driving behavior of individuals with motor disabilities using a steering, acceleration and brake joystick control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Routhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Choukou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Routhier</w:t>
+                <w:t xml:space="preserve">Jean Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Lettre</w:t>
+                <w:t xml:space="preserve">Frédéric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Noreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Monacelli</w:t>
+                <w:t xml:space="preserve">E. Monacelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Last Mile Smart Mobility</w:t>
+              <w:t xml:space="preserve">1st IEEE International Symposium on Last-Mile Smart Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISV, Nov 2016, Vélizy Villacoublay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412314v1</w:t>
+                <w:t xml:space="preserve">hal-05412331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor vehicle driving behavior of individuals with motor disabilities using a steering, acceleration and brake joystick control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BECAPE: Skills Assessment Rig to Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Choukou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dumont</w:t>
+                <w:t xml:space="preserve">Josiane Lettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Noreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Monacelli</w:t>
+                <w:t xml:space="preserve">Éric Monacelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IEEE International Symposium on Last-Mile Smart Mobility</w:t>
+              <w:t xml:space="preserve">IEEE Last Mile Smart Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISV, Nov 2016, Vélizy Villacoublay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412331v1</w:t>
+                <w:t xml:space="preserve">hal-05412314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid interface: Integrating BCI in multimodal human-machine interfaces</w:t>
               </w:r>
@@ -1682,51 +1682,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E1A8278"/>
+    <w:nsid w:val="41614E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1913,51 +1913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rabreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8810-0991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boulesteix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Varillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-023-01005-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02172928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Gacem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Al-Ani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00563-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-019-0613-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02172963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Choukou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Routhier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Leyrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.09.072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gastal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02172785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ping Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Pei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ceschi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.989-994.2985" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Djerroud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Steyn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013245400003890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Choukou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lettre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Noreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monacelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leblond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monacelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878132" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goncalves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rabreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8810-0991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boulesteix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Varillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-023-01005-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02172928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Gacem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Al-Ani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00563-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-019-0613-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02172963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Choukou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Routhier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Leyrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.09.072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gastal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02172785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ping Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Pei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ceschi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.989-994.2985" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Djerroud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Steyn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013245400003890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leblond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Noreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monacelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Choukou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lettre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monacelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878132" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goncalves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>