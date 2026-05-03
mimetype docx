--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1682,51 +1682,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41614E12"/>
+    <w:nsid w:val="53AB0895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>