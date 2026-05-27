--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-8810-0991</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=epmUHuUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,786 +188,786 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the dedicated software PLEIA provide computer access assessment for people with physical disabilities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monacelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boulesteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universal Access in the Information Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10209-023-01005-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of wheelchair skills based on analysis of driving style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Gacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Monacelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Monacelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Al-Ani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (1), pp.193-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10111-019-00563-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SenseJoy, a pluggable solution for assessing user behavior during powered wheelchair driving tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monacelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16, pp.134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12984-019-0613-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test-Retest Reliability of a New Tool Assessing Car-Driving-Related Motor Skills in Adults Living With Physical Disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Amine Choukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monacelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Leyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97 (12), pp.e26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apmr.2016.09.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can recommendations regarding computer equipment for people with disabilities be supported by objective data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Varillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Boulesteix</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Gacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ErgOThérapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of a State Vector of an Inertial Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Ping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Ceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 989-994, pp.2985-2989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.989-994.2985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -956,665 +977,665 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Ubiquitous Mapping and Localization for Dynamic Indoor Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halim Djerroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Steyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rabreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unknown</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.537-548, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0013245400003890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor vehicle driving behavior of individuals with motor disabilities using a steering, acceleration and brake joystick control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Noreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Monacelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IEEE International Symposium on Last-Mile Smart Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISV, Nov 2016, Vélizy Villacoublay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BECAPE: Skills Assessment Rig to Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Choukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Lettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Noreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monacelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Last Mile Smart Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISV, Nov 2016, Vélizy Villacoublay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid interface: Integrating BCI in multimodal human-machine interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kalunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monacelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.530 - 535 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AccesSim : Outil d'évaluation d'accessibilité. Application pour le développement de FRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Gacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rabreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rabreau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Monacelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HANDICAP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRATH, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1682,51 +1703,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53AB0895"/>
+    <w:nsid w:val="BFDE927F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1913,51 +1934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rabreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8810-0991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317297v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boulesteix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Varillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-023-01005-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02172928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Gacem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Al-Ani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00563-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-019-0613-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02172963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Choukou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Routhier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Leyrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.09.072" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gastal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02172785v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ping Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Pei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ceschi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.989-994.2985" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Djerroud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Steyn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013245400003890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leblond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Noreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monacelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412314v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Choukou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lettre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monacelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352056v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878132" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goncalves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rabreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8810-0991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=epmUHuUAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boulesteix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Varillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-023-01005-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02172928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Gacem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Al-Ani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00563-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-019-0613-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02172963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Choukou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Routhier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Leyrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2016.09.072" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gastal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02172785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ping Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Pei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ceschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.989-994.2985" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059192v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Djerroud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Steyn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013245400003890" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leblond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Noreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monacelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412314v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Choukou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lettre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monacelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878132" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goncalves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>