--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -848,545 +848,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation and modeling of the performance degradation of a H2/O2 PEM Fuel Cell stack under constant current solicitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid PEM H2/02 Fuel Cell and Ultracapacitor System for the Aircraft Emergency Power Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tognan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Turpin</w:t>
+                <w:t xml:space="preserve">B. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Verdu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Lombard</w:t>
+                <w:t xml:space="preserve">M. Garcia-Arregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1</w:t>
+              <w:t xml:space="preserve">IEEE Electrification Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, Special Issue on More electric Aircraft, December 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789255v1</w:t>
+                <w:t xml:space="preserve">hal-03789254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and analysis of an original direct hybridization of fuel cells and ultracapacitors</w:t>
+                <w:t xml:space="preserve">Power for Aircraft Emergencies : A Hybrid Proton-Exchange Membrane H2/O2 Fuel Cell and Ultracapacitor System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2015.08.013⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electrification Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.72-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELE.2017.2758879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789450v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power for Aircraft Emergencies : A Hybrid Proton-Exchange Membrane H2/O2 Fuel Cell and Ultracapacitor System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation and modeling of the performance degradation of a H2/O2 PEM Fuel Cell stack under constant current solicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tognan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roboam</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electrification Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946154v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid PEM H2/02 Fuel Cell and Ultracapacitor System for the Aircraft Emergency Power Unit</w:t>
+                <w:t xml:space="preserve">Modelling and analysis of an original direct hybridization of fuel cells and ultracapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Bru</w:t>
+                <w:t xml:space="preserve">Dries van Laethem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Garcia-Arregui</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electrification Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, 76-87 (Special Issue). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2015.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789254v1</w:t>
+                <w:t xml:space="preserve">hal-03789450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy management of a hybrid system based on a fuel cell and a Lithium Ion battery: Experimental tests and integrated optimal design</w:t>
               </w:r>
@@ -1398,51 +1398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1554,51 +1554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells - From Fundamentals to Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, Special Issue</w:t>
@@ -1627,64 +1627,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Hybridization Fuel Cell – Ultracapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries van Laethem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2195,803 +2195,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe de superposition pour l’étude du vieillissement des piles à combustible : état des lieux</w:t>
+                <w:t xml:space="preserve">Impact des harmoniques de courant sur les piles à combustible et les électrolyseurs de type PEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Grignon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières FRH2, 22 – 26 Mai</w:t>
+              <w:t xml:space="preserve">Plénières FRH2, 22-26 Mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, La réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852122v1</w:t>
+                <w:t xml:space="preserve">hal-04852113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des harmoniques de courant sur les piles à combustible et les électrolyseurs de type PEM</w:t>
+                <w:t xml:space="preserve">Principe de superposition pour l’étude du vieillissement des piles à combustible : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Parache</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rallières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières FRH2, 22-26 Mai</w:t>
+              <w:t xml:space="preserve">Plénières FRH2, 22 – 26 Mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, La réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852113v1</w:t>
+                <w:t xml:space="preserve">hal-04852122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an aging estimation tool for a PEM fuel cell submitted to a mission profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Pessot</w:t>
+                <w:t xml:space="preserve">Steady state model for IT-SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lesmayoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Hordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference (FDFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412688v1</w:t>
+                <w:t xml:space="preserve">hal-02412719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady state model for IT-SOFC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation quasi-statique d’un stack de pile à combustible à oxydes solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lesmayoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Hordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference (FDFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Plénières du GDR HySPàC, 11-13 Juin 2019, Le Croisic (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412719v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation quasi-statique d’un stack de pile à combustible à oxydes solides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lesmayoux</w:t>
+                <w:t xml:space="preserve">Development of an aging estimation tool for a PEM fuel cell submitted to a mission profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Turpin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Hordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières du GDR HySPàC, 11-13 Juin 2019, Le Croisic (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference (FDFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877668v1</w:t>
+                <w:t xml:space="preserve">hal-02412688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling approaches for PEM-HT fuel cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes fines de diagnostic de l’état de santé d’une pile à combustible PEMFC en vue de sa maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El Aabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Hydrogen and Fuel Cells Conference (IHFC), May 14-15, 2018, Trondheim (NORWAY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Plénières du GDR HySPàC, 23-25 Mai 2018, Grenoble (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877671v1</w:t>
+                <w:t xml:space="preserve">hal-03877435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du vieillissement d’une pile à combustible PEM haute température à courant constant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2999,344 +2999,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du GDR HySPàC, 23-25 Mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et modélisation de la dégradation des performances en tension de Piles à Combustible PEM BT sur des profils de courant constant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and modelling approaches for PEM-HT fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hordé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières du GDR HySPàC, 23-25 Mai 2018, Grenoble (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Hydrogen and Fuel Cells Conference (IHFC), May 14-15, 2018, Trondheim (NORWAY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877437v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes fines de diagnostic de l’état de santé d’une pile à combustible PEMFC en vue de sa maintenance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Régnier</w:t>
+                <w:t xml:space="preserve">Étude et modélisation de la dégradation des performances en tension de Piles à Combustible PEM BT sur des profils de courant constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Tognan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Soyez</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du GDR HySPàC, 23-25 Mai 2018, Grenoble (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877435v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un outil d’évaluation du vieillissement d’une pile à combustible PEM Basse Température soumise à un profil de mission</w:t>
               </w:r>
@@ -3572,103 +3572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation d’un stack de pile à combustible à oxydes solides fonctionnant à 650°C (IT-SOFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lesmayoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Hordé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du GDR HySPàC, 23-25 Mai 2018, Grenoble (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3693,51 +3693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation dans différentes conditions opératoires d’un Assemblage Membrane Électrode Haute Température commercial utilisant un électrolyte en PolyBenzImidazole dopé à l’acide phosphorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,432 +3812,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Modeling of the performance degradation dynamics of a H2/O2 PEM Fuel Cell stack under constant current solicitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Tognan</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of a commercially available High Temperature PBI-H3PO4 based Membrane Electrode Assembly in various operating conditions defined by a design of experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Lombard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017), July 4-6, 2017, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877492v1</w:t>
+                <w:t xml:space="preserve">hal-03877677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of a commercially available High Temperature PBI-H3PO4 based Membrane Electrode Assembly in various operating conditions defined by a design of experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigal</w:t>
+                <w:t xml:space="preserve">Development of an original indicator for the H2 internal leak first level assessment in PEMFC stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Tognan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Gager</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference (FDFC 2017), Jan. 31 -Feb. 2, 2017, Stuttgart (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877677v1</w:t>
+                <w:t xml:space="preserve">hal-03877489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an original indicator for the H2 internal leak first level assessment in PEMFC stacks</w:t>
+                <w:t xml:space="preserve">Analysis and Modeling of the performance degradation dynamics of a H2/O2 PEM Fuel Cell stack under constant current solicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Tognan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference (FDFC 2017), Jan. 31 -Feb. 2, 2017, Stuttgart (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017), July 4-6, 2017, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877489v1</w:t>
+                <w:t xml:space="preserve">hal-03877492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time constant based method for PEM fuel cell model characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami El Aabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4443,51 +4443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time constant based method for PEM fuel cell model characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami El Aabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4568,51 +4568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of a commercially available High Temperature PBI-H3PO4 based Membrane Electrode Assembly in various operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5032,277 +5032,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of OCV measurements during start-up and shut-down procedures to the SOH estimation of a H2/O2 PEMFC stack : development of original indicators for the internal H2 leak estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Tognan</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of commercially available High Temperature PBI-H3PO4 based MEAs in various operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Lombard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA 2016), Nov. 2-4, 2016, Nantes (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877494v1</w:t>
+                <w:t xml:space="preserve">hal-03877675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of commercially available High Temperature PBI-H3PO4 based MEAs in various operating conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigal</w:t>
+                <w:t xml:space="preserve">Contribution of OCV measurements during start-up and shut-down procedures to the SOH estimation of a H2/O2 PEMFC stack : development of original indicators for the internal H2 leak estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Tognan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Gager</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA 2016), Nov. 2-4, 2016, Nantes (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877675v1</w:t>
+                <w:t xml:space="preserve">hal-03877494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation du vieillissement d'un stack de Pile à Combustible PEM H2/O2</w:t>
               </w:r>
@@ -5407,472 +5407,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel cell current density distribution analysis evaluation of invasive measurements reliability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Picot</w:t>
+                <w:t xml:space="preserve">Parasitic reactions related to the start-up and shut-down of a PEM Fuel Cell applied to the case of a direct hybridization with ultracapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Turpin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rakotondrainibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (FRANCE)</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877512v1</w:t>
+                <w:t xml:space="preserve">hal-03877495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception optimale d’un système hybride à base d’une pile à combustible et d’une batterie Li-ion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Jaafar</w:t>
+                <w:t xml:space="preserve">Steady-state semi-empirical model of a single Proton Exchange Membrane Fuel Cell (PEMFC) at varying operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Labach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières du GDR HysPAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">the 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865711v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state semi-empirical model of a single Proton Exchange Membrane Fuel Cell (PEMFC) at varying operating conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Labach</w:t>
+                <w:t xml:space="preserve">Fuel cell current density distribution analysis evaluation of invasive measurements reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Mrozewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (FRANCE)</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877496v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitic reactions related to the start-up and shut-down of a PEM Fuel Cell applied to the case of a direct hybridization with ultracapacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Morin</w:t>
+                <w:t xml:space="preserve">Conception optimale d’un système hybride à base d’une pile à combustible et d’une batterie Li-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roboam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Rakotondrainibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Plénières du GDR HysPAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877495v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltammetric methods for diagnosis of internal leaks in a PEM stack</w:t>
               </w:r>
@@ -5910,51 +5910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
@@ -6009,77 +6009,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Tognan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (TOULOUSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
@@ -6210,269 +6210,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of a PEM electrolyzer with varying operation conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vieillissement d’une hybridation directe Pile à Combustible / Supercapacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Tognan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roboam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA), Nantes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Plénières du GDR HysPAC, 17-19 novembre 2014, Poitiers (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159001v1</w:t>
+                <w:t xml:space="preserve">hal-03865808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions parasites liées à l’autodécharge d’une Pile à Combustible de type PEM dans le cas d’une hybridation directe par des Supercondensateurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and modelling of a PEM electrolyzer with varying operation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Labach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Rakotondrainibe</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières du GDR HysPAC, 17-19 novembre 2014, Poitiers (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA), Nantes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877359v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes voltammétriques pour le diagnostic des fuites internes d’un stack</w:t>
               </w:r>
@@ -6510,51 +6514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du GDR HysPAC, 17-19 novembre 2014, Poitiers (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
@@ -6577,152 +6581,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement d’une hybridation directe Pile à Combustible / Supercapacité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Tognan</w:t>
+                <w:t xml:space="preserve">Réactions parasites liées à l’autodécharge d’une Pile à Combustible de type PEM dans le cas d’une hybridation directe par des Supercondensateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rakotondrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du GDR HysPAC, 17-19 novembre 2014, Poitiers (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865808v1</w:t>
+                <w:t xml:space="preserve">hal-03877359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Management of a Hybrid System based on a Fuel Cell and a Battery</w:t>
               </w:r>
@@ -6734,51 +6734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6954,90 +6954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of a direct hybridization Fuel Cell/ Ultracapacitor in the context of an aircraft emergency network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tognan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7079,64 +7079,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Hybridization Fuel Cell – Ultracapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries van Laethem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7454,64 +7454,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation directe d’une pile à combustible et de supercondensateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries van Laethem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7579,51 +7579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">’Première étape de la validation expérimentale d'une hybridation pile à combustible et supercondensateurs pour un groupe de secours pour avion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7631,51 +7631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrotechnique du futur, Belfort, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Belfort, France</w:t>
@@ -7823,277 +7823,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première étape de la validation expérimentale d'une hybridation pile à combustible et supercondensateurs pour un groupe de secours pour avion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des ondulations de courant générées par un convertisseur DC-DC boost sur une pile à combustible PEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roboam</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR PACS, Nantes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">Electronique de Puissance du Futur, Belfort, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988364v1</w:t>
+                <w:t xml:space="preserve">hal-03877356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des ondulations de courant générées par un convertisseur DC-DC boost sur une pile à combustible PEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Première étape de la validation expérimentale d'une hybridation pile à combustible et supercondensateurs pour un groupe de secours pour avion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Harel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronique de Puissance du Futur, Belfort, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Belfort, France</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR PACS, Nantes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877356v1</w:t>
+                <w:t xml:space="preserve">hal-03988364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’un électrolyseur PEM</w:t>
               </w:r>
@@ -8622,51 +8622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F92BA7B2"/>
+    <w:nsid w:val="F6228A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8853,51 +8853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rallieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113772076" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518755v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lie Heuls" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Plait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04042863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaafar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pessot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soyez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ralli&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412665v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.07.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Aabid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soyez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.10.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789255v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tognan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Verdu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lombard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789450v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van Laethem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELE.2017.2758879" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789254v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Arregui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;n&#233;v&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201300218" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JN9QSSF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Agbli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hissel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LQKM4BX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rallieres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tognan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Soyez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesmayoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Hord&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hord&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877437v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Aabid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877702v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mrozewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gager" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877489v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877491v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877209v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877676v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verdu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lombard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Labach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877495v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotondrainibe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987337v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergnes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vialet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877359v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877210v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865808v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865687v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877357v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vandenborre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mulot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877355v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hammadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phlippoteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877356v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Zeller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729171" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Rabih" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00819317v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0128" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rallieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113772076" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518755v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lie Heuls" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Plait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04042863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaafar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pessot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soyez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ralli&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412665v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.07.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Aabid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soyez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.10.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Arregui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELE.2017.2758879" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tognan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Verdu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lombard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van Laethem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;n&#233;v&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201300218" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JN9QSSF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Agbli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hissel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LQKM4BX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rallieres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tognan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Soyez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesmayoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Hord&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Aabid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hord&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877702v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mrozewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gager" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877489v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877491v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877209v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877676v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verdu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lombard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotondrainibe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Labach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987337v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergnes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vialet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877210v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865687v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877357v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vandenborre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mulot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877355v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hammadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phlippoteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877356v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Zeller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729171" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Rabih" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00819317v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0128" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>