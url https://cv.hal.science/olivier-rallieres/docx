--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -580,295 +580,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the modelling of a low temperature PEM fuel cell in aeronautical conditions by design of experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Pessot</w:t>
+                <w:t xml:space="preserve">A global approach for a consistent identification of static and dynamic phenomena in a PEM Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Aabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 158, pp.179-198. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2018.07.008⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 158, pp.432-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2018.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412665v1</w:t>
+                <w:t xml:space="preserve">hal-02412673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global approach for a consistent identification of static and dynamic phenomena in a PEM Fuel Cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Regnier</w:t>
+                <w:t xml:space="preserve">Contribution to the modelling of a low temperature PEM fuel cell in aeronautical conditions by design of experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 158, pp.432-452. </w:t>
+              <w:t xml:space="preserve">, 2019, 158, pp.179-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2018.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2018.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412673v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid PEM H2/02 Fuel Cell and Ultracapacitor System for the Aircraft Emergency Power Unit</w:t>
               </w:r>
@@ -973,420 +973,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power for Aircraft Emergencies : A Hybrid Proton-Exchange Membrane H2/O2 Fuel Cell and Ultracapacitor System</w:t>
+                <w:t xml:space="preserve">Modelling and analysis of an original direct hybridization of fuel cells and ultracapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dries van Laethem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electrification Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MELE.2017.2758879⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, 76-87 (Special Issue). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2015.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946154v1</w:t>
+                <w:t xml:space="preserve">hal-03789450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation and modeling of the performance degradation of a H2/O2 PEM Fuel Cell stack under constant current solicitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power for Aircraft Emergencies : A Hybrid Proton-Exchange Membrane H2/O2 Fuel Cell and Ultracapacitor System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Lombard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Electrification Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.72-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELE.2017.2758879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789255v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and analysis of an original direct hybridization of fuel cells and ultracapacitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation and modeling of the performance degradation of a H2/O2 PEM Fuel Cell stack under constant current solicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tognan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dries van Laethem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roboam</w:t>
+                <w:t xml:space="preserve">O. Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789450v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy management of a hybrid system based on a fuel cell and a Lithium Ion battery: Experimental tests and integrated optimal design</w:t>
               </w:r>
@@ -1398,51 +1398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1554,51 +1554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells - From Fundamentals to Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, Special Issue</w:t>
@@ -1627,64 +1627,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Hybridization Fuel Cell – Ultracapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries van Laethem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2195,428 +2195,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des harmoniques de courant sur les piles à combustible et les électrolyseurs de type PEM</w:t>
+                <w:t xml:space="preserve">Principe de superposition pour l’étude du vieillissement des piles à combustible : état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Parache</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rallières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières FRH2, 22-26 Mai</w:t>
+              <w:t xml:space="preserve">Plénières FRH2, 22 – 26 Mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, La réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852113v1</w:t>
+                <w:t xml:space="preserve">hal-04852122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe de superposition pour l’étude du vieillissement des piles à combustible : état des lieux</w:t>
+                <w:t xml:space="preserve">Impact des harmoniques de courant sur les piles à combustible et les électrolyseurs de type PEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Grignon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lacressonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières FRH2, 22 – 26 Mai</w:t>
+              <w:t xml:space="preserve">Plénières FRH2, 22-26 Mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, La réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852122v1</w:t>
+                <w:t xml:space="preserve">hal-04852113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady state model for IT-SOFC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lesmayoux</w:t>
+                <w:t xml:space="preserve">Development of an aging estimation tool for a PEM fuel cell submitted to a mission profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Pessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Turpin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Hordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference (FDFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412719v1</w:t>
+                <w:t xml:space="preserve">hal-02412688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation quasi-statique d’un stack de pile à combustible à oxydes solides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Steady state model for IT-SOFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lesmayoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2624,219 +2624,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Hordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières du GDR HySPàC, 11-13 Juin 2019, Le Croisic (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference (FDFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877668v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an aging estimation tool for a PEM fuel cell submitted to a mission profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Pessot</w:t>
+                <w:t xml:space="preserve">Modélisation quasi-statique d’un stack de pile à combustible à oxydes solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lesmayoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Hordé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference (FDFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Plénières du GDR HySPàC, 11-13 Juin 2019, Le Croisic (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412688v1</w:t>
+                <w:t xml:space="preserve">hal-03877668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes fines de diagnostic de l’état de santé d’une pile à combustible PEMFC en vue de sa maintenance</w:t>
               </w:r>
@@ -2874,51 +2874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du GDR HySPàC, 23-25 Mai 2018, Grenoble (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
@@ -2941,402 +2941,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du vieillissement d’une pile à combustible PEM haute température à courant constant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigal</w:t>
+                <w:t xml:space="preserve">Étude et modélisation de la dégradation des performances en tension de Piles à Combustible PEM BT sur des profils de courant constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Tognan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Hordé</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières du GDR HySPàC, 23-25 Mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, grenoble, France</w:t>
+              <w:t xml:space="preserve">Plénières du GDR HySPàC, 23-25 Mai 2018, Grenoble (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877703v1</w:t>
+                <w:t xml:space="preserve">hal-03877437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling approaches for PEM-HT fuel cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude du vieillissement d’une pile à combustible PEM haute température à courant constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hordé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Hydrogen and Fuel Cells Conference (IHFC), May 14-15, 2018, Trondheim (NORWAY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Plénières du GDR HySPàC, 23-25 Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877671v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et modélisation de la dégradation des performances en tension de Piles à Combustible PEM BT sur des profils de courant constant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and modelling approaches for PEM-HT fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hordé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières du GDR HySPàC, 23-25 Mai 2018, Grenoble (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Hydrogen and Fuel Cells Conference (IHFC), May 14-15, 2018, Trondheim (NORWAY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877437v1</w:t>
+                <w:t xml:space="preserve">hal-03877671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un outil d’évaluation du vieillissement d’une pile à combustible PEM Basse Température soumise à un profil de mission</w:t>
               </w:r>
@@ -3499,51 +3499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du GDR HySPàC, 23-25 Mai 2018, Grenoble (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
@@ -3572,51 +3572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation d’un stack de pile à combustible à oxydes solides fonctionnant à 650°C (IT-SOFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lesmayoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3624,51 +3624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Hordé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du GDR HySPàC, 23-25 Mai 2018, Grenoble (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3687,57 +3687,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation dans différentes conditions opératoires d’un Assemblage Membrane Électrode Haute Température commercial utilisant un électrolyte en PolyBenzImidazole dopé à l’acide phosphorique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Characterization and modeling of a commercially available High Temperature PBI-H3PO4 based Membrane Electrode Assembly in various operating conditions defined by a design of experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3766,448 +3766,448 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières du GDR HySPàC, 16-18 Mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877701v1</w:t>
+                <w:t xml:space="preserve">hal-03877677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of a commercially available High Temperature PBI-H3PO4 based Membrane Electrode Assembly in various operating conditions defined by a design of experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigal</w:t>
+                <w:t xml:space="preserve">Development of an original indicator for the H2 internal leak first level assessment in PEMFC stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Tognan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Gager</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference (FDFC 2017), Jan. 31 -Feb. 2, 2017, Stuttgart (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877677v1</w:t>
+                <w:t xml:space="preserve">hal-03877489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an original indicator for the H2 internal leak first level assessment in PEMFC stacks</w:t>
+                <w:t xml:space="preserve">Analysis and Modeling of the performance degradation dynamics of a H2/O2 PEM Fuel Cell stack under constant current solicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Tognan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference (FDFC 2017), Jan. 31 -Feb. 2, 2017, Stuttgart (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017), July 4-6, 2017, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877489v1</w:t>
+                <w:t xml:space="preserve">hal-03877492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Modeling of the performance degradation dynamics of a H2/O2 PEM Fuel Cell stack under constant current solicitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Tognan</w:t>
+                <w:t xml:space="preserve">Time constant based method for PEM fuel cell model characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami El Aabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Lombard</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017), July 4-6, 2017, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877492v1</w:t>
+                <w:t xml:space="preserve">hal-03877491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time constant based method for PEM fuel cell model characterization</w:t>
               </w:r>
@@ -4266,73 +4266,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference (FDFC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877491v1</w:t>
+                <w:t xml:space="preserve">hal-03877487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la qualité du serrage mécanique de monocellules PEM-BT et PEM-HT via des mesures électriques</w:t>
               </w:r>
@@ -4437,652 +4437,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time constant based method for PEM fuel cell model characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Régnier</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of a commercially available High Temperature PBI-H3PO4 based Membrane Electrode Assembly in various operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference (FDFC 2017)</w:t>
+              <w:t xml:space="preserve">7th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877487v1</w:t>
+                <w:t xml:space="preserve">hal-03877676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of a commercially available High Temperature PBI-H3PO4 based Membrane Electrode Assembly in various operating conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigal</w:t>
+                <w:t xml:space="preserve">PEMFC in aircraft : determination of mechanical tightening of a single cell via electrical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Mrozewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference (FDFC 2017), Jan. 31-Feb.2, 2017, Stuttgart (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877676v1</w:t>
+                <w:t xml:space="preserve">hal-03877488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEMFC in aircraft : determination of mechanical tightening of a single cell via electrical measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Picot</w:t>
+                <w:t xml:space="preserve">Intégration de l’oxydation du Pt dans la modélisation statique et dynamique des performances d’une pile à combustible PEM BT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Tognan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference (FDFC 2017), Jan. 31-Feb.2, 2017, Stuttgart (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">Plénières du GDR HySPàC, 16-18 Mai 2017, Limoges (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877488v1</w:t>
+                <w:t xml:space="preserve">hal-03877212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de l’oxydation du Pt dans la modélisation statique et dynamique des performances d’une pile à combustible PEM BT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Tognan</w:t>
+                <w:t xml:space="preserve">Determination of Mechanical Tightening of a PEM Single Cell via Electrical Measurements (Application in Aircraft)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Mrozewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières du GDR HySPàC, 16-18 Mai 2017, Limoges (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017), July 4-6, 2017, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877212v1</w:t>
+                <w:t xml:space="preserve">hal-03877490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Mechanical Tightening of a PEM Single Cell via Electrical Measurements (Application in Aircraft)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Picot</w:t>
+                <w:t xml:space="preserve">Caractérisation et modélisation dans différentes conditions opératoires d’un Assemblage Membrane Électrode Haute Température commercial utilisant un électrolyte en PolyBenzImidazole dopé à l’acide phosphorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS’2017), July 4-6, 2017, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Plénières du GDR HySPàC, 16-18 Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877490v1</w:t>
+                <w:t xml:space="preserve">hal-03877701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of commercially available High Temperature PBI-H3PO4 based MEAs in various operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5202,64 +5202,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA 2016), Nov. 2-4, 2016, Nantes (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
@@ -5407,472 +5407,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitic reactions related to the start-up and shut-down of a PEM Fuel Cell applied to the case of a direct hybridization with ultracapacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Morin</w:t>
+                <w:t xml:space="preserve">Fuel cell current density distribution analysis evaluation of invasive measurements reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Mrozewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Rakotondrainibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (FRANCE)</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877495v1</w:t>
+                <w:t xml:space="preserve">hal-03877512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state semi-empirical model of a single Proton Exchange Membrane Fuel Cell (PEMFC) at varying operating conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Labach</w:t>
+                <w:t xml:space="preserve">Conception optimale d’un système hybride à base d’une pile à combustible et d’une batterie Li-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roboam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Plénières du GDR HysPAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877496v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel cell current density distribution analysis evaluation of invasive measurements reliability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Picot</w:t>
+                <w:t xml:space="preserve">Steady-state semi-empirical model of a single Proton Exchange Membrane Fuel Cell (PEMFC) at varying operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Labach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (FRANCE)</w:t>
+              <w:t xml:space="preserve">the 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877512v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception optimale d’un système hybride à base d’une pile à combustible et d’une batterie Li-ion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Jaafar</w:t>
+                <w:t xml:space="preserve">Parasitic reactions related to the start-up and shut-down of a PEM Fuel Cell applied to the case of a direct hybridization with ultracapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rakotondrainibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières du GDR HysPAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">The 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865711v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltammetric methods for diagnosis of internal leaks in a PEM stack</w:t>
               </w:r>
@@ -5910,51 +5910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
@@ -6009,77 +6009,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Tognan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Conference on Fundamentals &amp; Development of Fuel Cells (FDFC 2015), Feb. 3-5, Toulouse (TOULOUSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
@@ -6102,1041 +6102,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel cell current density distribution analysis: comparison between a 3D model and experimental data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Picot</w:t>
+                <w:t xml:space="preserve">Vieillissement d’une hybridation directe Pile à Combustible / Supercapacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Tognan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roboam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHEC 2014 : European Hydrogen Energy Conference, Seville, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Plénières du GDR HysPAC, 17-19 novembre 2014, Poitiers (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987337v1</w:t>
+                <w:t xml:space="preserve">hal-03865808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement d’une hybridation directe Pile à Combustible / Supercapacité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Tognan</w:t>
+                <w:t xml:space="preserve">Characterization and modelling of a PEM electrolyzer with varying operation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Labach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières du GDR HysPAC, 17-19 novembre 2014, Poitiers (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA), Nantes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865808v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modelling of a PEM electrolyzer with varying operation conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réactions parasites liées à l’autodécharge d’une Pile à Combustible de type PEM dans le cas d’une hybridation directe par des Supercondensateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Astier</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Verdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rakotondrainibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA), Nantes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Plénières du GDR HysPAC, 17-19 novembre 2014, Poitiers (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159001v1</w:t>
+                <w:t xml:space="preserve">hal-03877359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes voltammétriques pour le diagnostic des fuites internes d’un stack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Génévé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Verdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du GDR HysPAC, 17-19 novembre 2014, Poitiers (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions parasites liées à l’autodécharge d’une Pile à Combustible de type PEM dans le cas d’une hybridation directe par des Supercondensateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Morin</w:t>
+                <w:t xml:space="preserve">Energy Management of a Hybrid System based on a Fuel Cell and a Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roboam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Rakotondrainibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières du GDR HysPAC, 17-19 novembre 2014, Poitiers (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877359v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management of a Hybrid System based on a Fuel Cell and a Battery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Jaafar</w:t>
+                <w:t xml:space="preserve">Comparisons of different voltammetry methods for stack characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Génévé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Modeling and Simulation of Electric Machines, Converters and Systems (ELECTRIMACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA), Nantes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865687v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of different voltammetry methods for stack characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Génévé</w:t>
+                <w:t xml:space="preserve">Ageing of a direct hybridization Fuel Cell/ Ultracapacitor in the context of an aircraft emergency network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tognan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Régnier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA), Nantes, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987490v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing of a direct hybridization Fuel Cell/ Ultracapacitor in the context of an aircraft emergency network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Tognan</w:t>
+                <w:t xml:space="preserve">Fuel cell current density distribution analysis: comparison between a 3D model and experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (IDHEA), Nantes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">EHEC 2014 : European Hydrogen Energy Conference, Seville, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988442v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Hybridization Fuel Cell – Ultracapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries van Laethem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7323,777 +7323,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of current ripples generated by a DC-DC boost power converter on a PEM Fuel Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybridation directe d’une pile à combustible et de supercondensateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries van Laethem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Harel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du GDR PACS, Belfort, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988500v1</w:t>
+                <w:t xml:space="preserve">hal-03988499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation directe d’une pile à combustible et de supercondensateurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dries van Laethem</w:t>
+                <w:t xml:space="preserve">Impact of current ripples generated by a DC-DC boost power converter on a PEM Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Astier</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plénières du GDR PACS, Belfort, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988499v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">’Première étape de la validation expérimentale d'une hybridation pile à combustible et supercondensateurs pour un groupe de secours pour avion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des ondulations de courant générées par un convertisseur DC-DC boost sur une pile à combustible PEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roboam</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du futur, Belfort, France</w:t>
+              <w:t xml:space="preserve">Electronique de Puissance du Futur, Belfort, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865807v1</w:t>
+                <w:t xml:space="preserve">hal-03877356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance modeling of a proton exchange membrane (PEM) electrolyzer by an original multispectral analysis to understand the quasi steady state behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Première étape de la validation expérimentale d'une hybridation pile à combustible et supercondensateurs pour un groupe de secours pour avion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Phlippoteau</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FDFC 2011 : Fundamentals and Developments of Fuel Cells Conference, Grenoble, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées plénières du GDR PACS, Nantes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877355v1</w:t>
+                <w:t xml:space="preserve">hal-03988364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des ondulations de courant générées par un convertisseur DC-DC boost sur une pile à combustible PEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">’Première étape de la validation expérimentale d'une hybridation pile à combustible et supercondensateurs pour un groupe de secours pour avion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Harel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronique de Puissance du Futur, Belfort, France</w:t>
+              <w:t xml:space="preserve">Electrotechnique du futur, Belfort, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877356v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première étape de la validation expérimentale d'une hybridation pile à combustible et supercondensateurs pour un groupe de secours pour avion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impedance modeling of a proton exchange membrane (PEM) electrolyzer by an original multispectral analysis to understand the quasi steady state behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rallières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roboam</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Phlippoteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées plénières du GDR PACS, Nantes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">FDFC 2011 : Fundamentals and Developments of Fuel Cells Conference, Grenoble, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988364v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’un électrolyseur PEM</w:t>
               </w:r>
@@ -8622,51 +8622,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6228A0C"/>
+    <w:nsid w:val="E44405B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8853,51 +8853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rallieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113772076" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518755v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lie Heuls" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Plait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04042863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaafar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pessot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soyez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ralli&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412665v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.07.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Aabid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soyez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.10.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Arregui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946154v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELE.2017.2758879" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789255v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tognan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Verdu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lombard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van Laethem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;n&#233;v&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201300218" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JN9QSSF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Agbli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hissel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LQKM4BX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rallieres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tognan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Soyez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesmayoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Hord&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Aabid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877703v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hord&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877702v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mrozewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gager" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877489v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877492v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877491v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877209v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877676v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877490v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verdu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lombard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotondrainibe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Labach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987337v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergnes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865808v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159001v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vialet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877210v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865687v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988442v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877357v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vandenborre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mulot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877355v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hammadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phlippoteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877356v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Zeller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729171" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Rabih" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00819317v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0128" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rallieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113772076" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518755v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lie Heuls" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jarry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Plait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04042863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaafar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Turpin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lacressonni&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.03.027" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pessot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soyez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ralli&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201900083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Aabid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Regnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soyez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.10.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.07.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia-Arregui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries van Laethem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946154v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELE.2017.2758879" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789255v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tognan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Verdu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lombard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2016.01.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G&#233;n&#233;v&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi R&#233;gnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Astier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201300218" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JN9QSSF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789290v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Agbli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hissel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.10.069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LQKM4BX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rallieres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Tognan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Soyez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412688v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesmayoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Hord&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami El Aabid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hord&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877702v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mrozewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Picot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877677v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gager" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877491v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877209v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877488v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877212v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361616v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verdu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lombard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865711v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877496v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Labach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877495v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotondrainibe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865808v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159001v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vialet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877359v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877210v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vergnes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877357v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maussion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vandenborre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mulot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988364v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865807v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877355v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hammadi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Phlippoteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Zeller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877351v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2010.5729171" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Rabih" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00819317v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0128" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>