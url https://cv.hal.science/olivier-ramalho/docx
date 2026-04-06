--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -798,265 +798,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions et risques sanitaires liés aux composés organiques semi-volatils dans l’habitat. Synthèse du programme de recherche ECOS-Habitat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A long-term dynamic model for predicting the concentration of semivolatile organic compounds in indoor environments: application to phthalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjuan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Glorennec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2019.1342⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148, pp.11 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355986v1</w:t>
+                <w:t xml:space="preserve">hal-02363642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long-term dynamic model for predicting the concentration of semivolatile organic compounds in indoor environments: application to phthalates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjuan Wei</w:t>
+                <w:t xml:space="preserve">Expositions et risques sanitaires liés aux composés organiques semi-volatils dans l’habitat. Synthèse du programme de recherche ECOS-Habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weniuan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 148, pp.11 - 19. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.380-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.10.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2019.1342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363642v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral band decomposition combined with nonlinear models: application to indoor formaldehyde concentration forecasting</w:t>
               </w:r>
@@ -1185,64 +1185,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical-by-chemical and cumulative risk assessment of residential indoor exposure to semivolatile organic compounds in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1492,51 +1492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Åsa Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113, pp.202 - 213. </w:t>
@@ -1626,51 +1626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 102, pp.106-113. </w:t>
@@ -1747,51 +1747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1989,51 +1989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of ventilation and indoor air pollutants in nursery and elementary schools in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Canha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2135,51 +2135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the particle/gas partition coefficient: An application to predict indoor gas-phase concentrations of semi-volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,51 +2282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92, pp.10-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2475,609 +2475,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semivolatile organic compounds in indoor air and settled dust in 30 French dwellings.</w:t>
+                <w:t xml:space="preserve">Measurements of semi-volatile organic compounds in settled dust: influence of storage temperature and duration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Glorennec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (2), pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.12066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es405269q⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118577v1</w:t>
+                <w:t xml:space="preserve">inserm-00866171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of semi-volatile organic compounds in settled dust: influence of storage temperature and duration.</w:t>
+                <w:t xml:space="preserve">Semivolatile organic compounds in indoor air and settled dust in 30 French dwellings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ina.12066⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (7), pp.3959-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es405269q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00866171v1</w:t>
+                <w:t xml:space="preserve">hal-01118577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air stuffiness and air exchange rate in French schools and day-care centers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sick building syndrome in public services of Eure-et-Loir's district, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chaventré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (2), pp.175-180</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (Supplement 1), pp.A9-A10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856630v1</w:t>
+                <w:t xml:space="preserve">hal-00904450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sick building syndrome in public services of Eure-et-Loir's district, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Air stuffiness and air exchange rate in French schools and day-care centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ribéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 70 (Supplement 1), pp.A9-A10</w:t>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904450v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'évaluation du risque à la gestion de la crise : le cas du syndrome des bâtiments malsains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chaventré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3122,278 +3122,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bien-être face aux incertitudes environnementales : Proposition d’un modèle d’évaluation et de gestion des syndromes des bâtiments malsains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Marchand</w:t>
+                <w:t xml:space="preserve">Monitoring indoor air quality in French schools and day-care centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Weiss Karine</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HVAC&amp;R Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (8), pp.1083-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10789669.2013.812498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703948v1</w:t>
+                <w:t xml:space="preserve">ineris-00963481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring indoor air quality in French schools and day-care centers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Marchand</w:t>
+                <w:t xml:space="preserve">Le bien-être face aux incertitudes environnementales : Proposition d’un modèle d’évaluation et de gestion des syndromes des bâtiments malsains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Carrega</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chaventré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiss Karine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HVAC&amp;R Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Pollution atmosphérique, 219, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963481v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveaux de particules dans les environnements intérieurs en France</w:t>
               </w:r>
@@ -3405,51 +3405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3500,51 +3500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la qualité de l'air dans les écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,103 +3625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome collectif inexpliqué dans un batiment administratif, Eure-et-Loire, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rivière</w:t>
+                <w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t>
+                <w:t xml:space="preserve">Jean-Claude Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Gayral</w:t>
+                <w:t xml:space="preserve">Franck Chaventré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (Supplement 2), pp.S69</w:t>
@@ -3875,103 +3875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne pilote de surveillance de la qualité de l'air dans les écoles et crèches en France : Résultats de la première phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Riberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 211, pp.267-279</w:t>
@@ -4039,51 +4039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4966,51 +4966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules ultrafines dans les environnements intérieurs : état des connaissances et premiers travaux français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5662,247 +5662,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Numerical Methodology to Assess Indoor Air Quality in Residential Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
+                <w:t xml:space="preserve">Evaluation des risques sanitaires liés aux expositions multiples aux composés organiques semi-volatils dans l'habitat en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">9ème congrès national en santé environnement, « Environnements intérieurs, vers une approche intégrée des risques et bénéfices pour la santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840874v1</w:t>
+                <w:t xml:space="preserve">hal-02057306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des risques sanitaires liés aux expositions multiples aux composés organiques semi-volatils dans l'habitat en France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+                <w:t xml:space="preserve">Development of a Numerical Methodology to Assess Indoor Air Quality in Residential Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème congrès national en santé environnement, « Environnements intérieurs, vers une approche intégrée des risques et bénéfices pour la santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057306v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the definition of an indoor air quality index for residential buildings based on long- and short-term exposure limit values</w:t>
               </w:r>
@@ -5914,51 +5914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th AIVC – 6th TightVent – 4th Venticool Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6117,51 +6117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6219,176 +6219,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the temporal variability of indoor particulate matter concentrations using Blind Source Separation methods: a comparative study</w:t>
+                <w:t xml:space="preserve">Identification des sources de variabilité des niveaux de polluants par analyse en composantes indépendantes et par estimation de mélange des données de l'air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Petrehus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064403v1</w:t>
+                <w:t xml:space="preserve">hal-01064376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des sources de variabilité des niveaux de polluants par analyse en composantes indépendantes et par estimation de mélange des données de l'air intérieur</w:t>
+                <w:t xml:space="preserve">Forecasting indoor pollutants concentrations using Fast Fourier Transform (FFT) and Regime Switching Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
@@ -6419,194 +6415,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Petrehus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France. 18 p</w:t>
+              <w:t xml:space="preserve">International work-conference on Time-Series analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Granada, Spain. pp.52-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064376v1</w:t>
+                <w:t xml:space="preserve">hal-01064367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting indoor pollutants concentrations using Fast Fourier Transform (FFT) and Regime Switching Models</w:t>
+                <w:t xml:space="preserve">Analysis of the temporal variability of indoor particulate matter concentrations using Blind Source Separation methods: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International work-conference on Time-Series analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Granada, Spain. pp.52-63</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064367v1</w:t>
+                <w:t xml:space="preserve">hal-01064403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the time fluctuation of indoor air formaldehyde concentrations: variability structure identification and forecasting using non linear models</w:t>
               </w:r>
@@ -6851,51 +6851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air stuffiness and air exchange rate in French schools and day-care centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ribéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6946,103 +6946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring indoor air quality in French schools and day-care centres. Results from the first phase of a pilot survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michelot</w:t>
+                <w:t xml:space="preserve">Véronique Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carrega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings 2012, 10th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Brisbane, Australia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7067,103 +7067,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome collectif inexpliqué dans un batiment administratif en Eure-et-Loir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rivière</w:t>
+                <w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t>
+                <w:t xml:space="preserve">Jean-Claude Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Gayral</w:t>
+                <w:t xml:space="preserve">Franck Chaventré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque de l'ADEREST " Epidémiologie en Santé et Travail "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, La Rochelle, France</w:t>
@@ -7192,51 +7192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAQ, ventilation, comfort and health in office buildings: A French nationwide survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7294,277 +7294,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du mode de vie sur l'exposition aux particules ultrafines dans l'environnement domestique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+                <w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: the ECOS project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Congrès Français sur les Aérosols (CFA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Indoor Air Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970751v1</w:t>
+                <w:t xml:space="preserve">hal-00688091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: the ECOS project.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence du mode de vie sur l'exposition aux particules ultrafines dans l'environnement domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Glorennec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Larbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t>
+              <w:t xml:space="preserve">26. Congrès Français sur les Aérosols (CFA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688091v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine and ultrafine particles in 20 French dwellings related to time-activity diaries</w:t>
               </w:r>
@@ -7639,523 +7639,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring levels of ultrafine particle concentrations in residential environment - NANOP Projet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+                <w:t xml:space="preserve">Atelier Air Intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée Thématique du pôle Climat, Energie, Environnement : Les composés organiques volatils. Réduction, traitement, dispersion et mesure dans l'air, SUPELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970691v1</w:t>
+                <w:t xml:space="preserve">hal-00701723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les substances odorantes des revêtements intérieurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation multicritère des nuisances et de la perception en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Baulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Industrielle de l'Institut Carnot M.I.N.E.S., Ingénierie des Matériaux et Sensations, MINES ParisTech (Paris),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701722v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multicritère des nuisances et de la perception en milieu urbain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Marchand</w:t>
+                <w:t xml:space="preserve">Measuring levels of ultrafine particle concentrations in residential environment - NANOP Projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Defrance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+                <w:t xml:space="preserve">Laurent Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France. pp.00</w:t>
+              <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00664620v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier Air Intérieur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les substances odorantes des revêtements intérieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique du pôle Climat, Energie, Environnement : Les composés organiques volatils. Réduction, traitement, dispersion et mesure dans l'air, SUPELEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Journée Industrielle de l'Institut Carnot M.I.N.E.S., Ingénierie des Matériaux et Sensations, MINES ParisTech (Paris),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701723v1</w:t>
+                <w:t xml:space="preserve">hal-00701722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human exposure to lifestyle-related ultrafine particles in domestic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Grenoble, France</w:t>
@@ -8184,51 +8184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveaux, Déterminants et Variabilité des nanoparticules dans l'environnement intérieur - Projet NANOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8309,90 +8309,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation multicritère des nuisances et de la perception en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Baulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8678,277 +8678,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring perceived air quality and intensity by means of sensor systems, the European Project SysPAQ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arne Dahms</w:t>
+                <w:t xml:space="preserve">Caractérisation des particules générées par la combustion d'encens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjorn Jakob</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alireza Afshari</w:t>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Syracuse, United States. Paper ID 326, 4 p</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688546v1</w:t>
+                <w:t xml:space="preserve">hal-00688558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des particules générées par la combustion d'encens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaolin Ji</w:t>
+                <w:t xml:space="preserve">Measuring perceived air quality and intensity by means of sensor systems, the European Project SysPAQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dahms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+                <w:t xml:space="preserve">Bjorn Jakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Afshari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">Healthy Buildings 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Syracuse, United States. Paper ID 326, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688558v1</w:t>
+                <w:t xml:space="preserve">hal-00688546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size distribution measurement of fine and ultrafine particle emission from cooking activities</w:t>
               </w:r>
@@ -9042,90 +9042,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition humaine aux particules ultrafines : caractérisation des sources domestiques - projet NANOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Interdisciplinaire de la Qualité de l'Air, JIQA 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t>
@@ -9512,90 +9512,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring levels, assessing determinants and variabilities of nanoparticle concentrations in residential environment, the NANOP project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2008. The 11th International Conference on Indoor Air Quality and Climate.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.192</w:t>
@@ -9868,618 +9868,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particules ultrafines dans l'environnement domestique : Niveaux, Déterminants et variabilités - Projet NANOP</w:t>
+                <w:t xml:space="preserve">Exposure to nanoparticles in residential environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Garrigue</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">European Respiratory Society Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Berlin, Germany. pp.P1202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688551v1</w:t>
+                <w:t xml:space="preserve">hal-00701720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to nanoparticles in residential environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+                <w:t xml:space="preserve">Towards non-destructive strategies for the diagnostic of paper deterioration - a novel analytical approach for paper characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Egasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Society Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Berlin, Germany. pp.P1202</w:t>
+              <w:t xml:space="preserve">Meeting "VOCs in paper conservation research", British Library Centre for Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701720v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards non-destructive strategies for the diagnostic of paper deterioration - a novel analytical approach for paper characterisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+                <w:t xml:space="preserve">Particules ultrafines dans l'environnement domestique : Niveaux, Déterminants et variabilités - Projet NANOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Aujay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting "VOCs in paper conservation research", British Library Centre for Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701706v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor air quality in French dwellings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANALYSIS OF VOC FROM PAPER AND MACROMOLECULAR CHARACTERISATION OF CELLULOSE: AN INTEGRATED APPROACH TO PAPER DEGRADATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Egasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. Paper ID 574, 8 p</w:t>
+              <w:t xml:space="preserve">Non-destructive investigations and microanalysis for the diagnostics and conservation of cultural and environmental heritage - ART 2008 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Jerusalem, Israel. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688556v1</w:t>
+                <w:t xml:space="preserve">hal-00701711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF VOC FROM PAPER AND MACROMOLECULAR CHARACTERISATION OF CELLULOSE: AN INTEGRATED APPROACH TO PAPER DEGRADATION</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Indoor air quality in French dwellings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Duboudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-destructive investigations and microanalysis for the diagnostics and conservation of cultural and environmental heritage - ART 2008 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Jerusalem, Israel. pp.112</w:t>
+              <w:t xml:space="preserve">Indoor Air 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. Paper ID 574, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701711v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission rates of VOC from paper versus cellulose degradation: an integrated approach to paper characterisation</w:t>
               </w:r>
@@ -10567,526 +10567,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activities of the french standardisation group (AFNOR) in odours : revision of the standard for the measurement of the odour intensity and creation of a new standard for the area source sampling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Derien</w:t>
+                <w:t xml:space="preserve">Qualité de l'air dans les logements en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Duboudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. IWA International Conference on odour and VOCs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Barcelone, Spain. pp.NC</w:t>
+              <w:t xml:space="preserve">COLLOQUE ARET 2008 - Exposition aux faibles doses : un défi pour l'évaluation et la gestion des risques pour l'homme et l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.Kirchner_ARET2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970427v1</w:t>
+                <w:t xml:space="preserve">hal-00701714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l'air dans les logements en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emission rates of VOC from paper versus cellulose degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Egasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE ARET 2008 - Exposition aux faibles doses : un défi pour l'évaluation et la gestion des risques pour l'homme et l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.Kirchner_ARET2008</w:t>
+              <w:t xml:space="preserve">COST D42 Workshop : "Information preservation for the 21st century"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701714v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission rates of VOC from paper versus cellulose degradation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Activities of the french standardisation group (AFNOR) in odours : revision of the standard for the measurement of the odour intensity and creation of a new standard for the area source sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pottevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Senante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST D42 Workshop : "Information preservation for the 21st century"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve">3. IWA International Conference on odour and VOCs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Barcelone, Spain. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701712v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European Project SysPAQ</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alireza Afshari</w:t>
+                <w:t xml:space="preserve">Measuring levels, assessing determinants and variabilities of nanoparticles concentrations in residential environment, The NANOP Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clima 2007 Wellbeing Indoors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. 8 p</w:t>
+              <w:t xml:space="preserve">17th Annual Conference of the International Society of Exposure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Durham (NC), United States. pp.204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688543v1</w:t>
+                <w:t xml:space="preserve">hal-00701702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A European Project SysPAQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11129,513 +11129,513 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Afshari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Metrology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lille, France. 6 p</w:t>
+              <w:t xml:space="preserve">Clima 2007 Wellbeing Indoors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688542v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physico-chimique et étude du transport des particules à l'intérieur des locaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+                <w:t xml:space="preserve">A European Project SysPAQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Dahms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Afshari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution Qualité de l'air et Particules, PRIMEQUAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Rouen, France</w:t>
+              <w:t xml:space="preserve">13th International Metrology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701703v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring levels, assessing determinants and variabilities of nanoparticles concentrations in residential environment, The NANOP Project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation physico-chimique et étude du transport des particules à l'intérieur des locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Martinon</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual Conference of the International Society of Exposure Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Durham (NC), United States. pp.204</w:t>
+              <w:t xml:space="preserve">Colloque de restitution Qualité de l'air et Particules, PRIMEQUAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701702v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Air Quality in French Dwellings, National Survey 2003-2005</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un diagnostic non-destructif de l'état de conservation des documents graphiques : une nouvelle approche analytique intégrée de caractérisation du papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Egasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monitoring Ambient Air 2007: The Importance of Indoor Air, Automation and Analytical Management Group, Royal Society of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Sciences des Matériaux du Patrimoine Culturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.45-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701705v1</w:t>
+                <w:t xml:space="preserve">hal-00701704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un diagnostic non-destructif de l'état de conservation des documents graphiques : une nouvelle approche analytique intégrée de caractérisation du papier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoor Air Quality in French Dwellings, National Survey 2003-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sciences des Matériaux du Patrimoine Culturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.45-46</w:t>
+              <w:t xml:space="preserve">Monitoring Ambient Air 2007: The Importance of Indoor Air, Automation and Analytical Management Group, Royal Society of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701704v1</w:t>
+                <w:t xml:space="preserve">hal-00701705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of diffusive sampling of volatile organic compounds to assess indoor air quality complaints</w:t>
               </w:r>
@@ -11729,51 +11729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11919,51 +11919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12077,450 +12077,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting indoor ozone and NOx concentrations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation physico-chimique et étude du transport des particules à l'intérieur des locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal. pp.A43</w:t>
+              <w:t xml:space="preserve">Colloque PRIMEQUAL, séminaire mi-parcours Aérosols et Particules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697565v1</w:t>
+                <w:t xml:space="preserve">hal-00701693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of glycol ether emissions from a water-based paint: chamber tests and field experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Predicting indoor ozone and NOx concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gombert</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Buildings'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal. pp.A521</w:t>
+              <w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal. pp.A43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697558v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physico-chimique et étude du transport des particules à l'intérieur des locaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of glycol ether emissions from a water-based paint: chamber tests and field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PRIMEQUAL, séminaire mi-parcours Aérosols et Particules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Avignon, France</w:t>
+              <w:t xml:space="preserve">Healthy Buildings'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal. pp.A521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701693v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor air quality impacted by ozone induced reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12545,77 +12545,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential interactions between ozone and essential oils used indoors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Pibiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12666,51 +12666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A voluntary evaluation scheme of the environmental and health-based characteristics of building products in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12774,77 +12774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary field study of indoor chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Indoor Air Quality and Climate, Indoor Air'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Beijing, China. pp.1739-1743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12869,103 +12869,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des émissions d'éthers de glycol et de propylène glycol dans l'air intérieur lors de l'application d'une peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43ème Congrès de la Société de Toxicologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12990,77 +12990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactions between ozone and building products: impact on primary and secondary emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Indoor Air Quality and Climate, Indoor Air'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Beijing, China. pp.2118-2122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13223,51 +13223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of VOC emissions from French wood products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Yrieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13495,77 +13495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ozone on indoor air quality: a preliminary field study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference, Healthy Buildings 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Singapore, Singapore. pp.247-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13590,77 +13590,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of reactions between ozone and building products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference, Healthy Buildings 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Singapore, Singapore. pp.343-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13711,51 +13711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference, Healthy Buildings 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Singapore, Singapore. pp.201-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13806,51 +13806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Akoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13901,51 +13901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odour assessment as a necessary complement to chemical evaluation of building products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference, Healthy Buildings 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Singapore, Singapore. pp.342-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14033,303 +14033,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the urban pollution on the indoor environment - Experimental study on a mechanical ventilated dwelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+                <w:t xml:space="preserve">Measurement of VOC emissions from wood remedial treatment: chamber tests and field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Laurent</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Mienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick O'Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Yrieix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Indoor Air Quality and Climate Indoor Air'2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2002, Monterey, United States. pp.164-169</w:t>
+              <w:t xml:space="preserve">, Jun 2002, Monterey, United States. pp.219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688512v1</w:t>
+                <w:t xml:space="preserve">hal-00688510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of VOC emissions from wood remedial treatment: chamber tests and field experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Maupetit</w:t>
+                <w:t xml:space="preserve">Impact of the urban pollution on the indoor environment - Experimental study on a mechanical ventilated dwelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Collignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Indoor Air Quality and Climate Indoor Air'2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2002, Monterey, United States. pp.219-224</w:t>
+              <w:t xml:space="preserve">, Jun 2002, Monterey, United States. pp.164-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688510v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of VOC emissions from curative treated wood: a new emission test chamber method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14488,51 +14488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15258,64 +15258,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residential indoor exposure to semivolatile organic compounds and cumulative risks in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15783,2231 +15783,2407 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (19)</w:t>
+        <w:t xml:space="preserve">Rapport (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESTILOGE : Mesure des pesticides dans l'air et les poussières dans le cadre de la campagne nationale logements 2 - Volet poussières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Campagne Nationale Logements 2 : Étude de la multipollution de l’air intérieur dans les logements français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">SC-QEI-2025-039, OQEI - Observatoire de la qualité des environnements intérieurs. 2025</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SC-QEI-2025-046, CSTB - Centre scientifique et technique du bâtiment. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380245v1</w:t>
+                <w:t xml:space="preserve">hal-05554719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESTILOGE : Mesure des pesticides dans l'air et les poussières dans le cadre de la campagne nationale logements 2 - Volet air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Campagne nationale logements 2 : Description du budget espace-temps-activités des ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Assy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">SC-QEI-2025-038, OQEI - Observatoire de la qualité des environnements intérieurs. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380199v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des équipements de chauffage et de climatisation dans le parc de logement français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assy Eliane</w:t>
+                <w:t xml:space="preserve">PESTILOGE : Mesure des pesticides dans l'air et les poussières dans le cadre de la campagne nationale logements 2 - Volet poussières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutharsini Sivanantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lafaurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SC-QEI-2025-039, OQEI - Observatoire de la qualité des environnements intérieurs. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Desvignes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05370137v1</w:t>
+                <w:t xml:space="preserve">hal-05380245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l'air intérieur dans les établissements sanitaires et médicosociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">PESTILOGE : Mesure des pesticides dans l'air et les poussières dans le cadre de la campagne nationale logements 2 - Volet air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sutharsini Sivanantham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lafaurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SC-QEI-2025-038, OQEI - Observatoire de la qualité des environnements intérieurs. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Grégoire</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05362972v1</w:t>
+                <w:t xml:space="preserve">hal-05380199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole de mesure en continu du dioxyde de carbone dans l'air (indice de confinement Icone) dans les établissements d'enseignement, d'accueil de la petite enfance et d'accueil de loisirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description des équipements de chauffage et de climatisation dans le parc de logement français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assy Eliane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment, France. 2023</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SC-QEI-2024-192, OQEI - Observatoire de la qualité des environnements intérieurs. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374729v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel - Évaluation des effets sur la santé et des méthodes de mesure des niveaux d’exposition sur le lieu de travail pour le plomb et ses composés inorganiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité de l'air intérieur dans les établissements sanitaires et médicosociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutharsini Sivanantham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Raymond</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Horacio Herrera</w:t>
+                <w:t xml:space="preserve">Doriane Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2013-SA-0042, Anses. 2022, 169 p</w:t>
+              <w:t xml:space="preserve">CSTB-OQAI/2021-227, CSTB - Centre scientifique et technique du bâtiment; OQAI - Observatoire de la qualité de l'air intérieur. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">anses-04027301v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des méthodes de mesure de deux substances de la directive (UE) 2019/983</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[0] Saisine n°2019-SA-0126, Anses. 2021, 123 p</w:t>
+                <w:t xml:space="preserve">Protocole de mesure en continu du dioxyde de carbone dans l'air (indice de confinement Icone) dans les établissements d'enseignement, d'accueil de la petite enfance et d'accueil de loisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Rueda López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">anses-03805774v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des méthodes de mesure de neuf substances de la directive (UE) 2019/1831</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+                <w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel - Évaluation des effets sur la santé et des méthodes de mesure des niveaux d’exposition sur le lieu de travail pour le plomb et ses composés inorganiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2013-SA-0042, Anses. 2022, 169 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horacio Herrera</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">anses-03801043v1</w:t>
+                <w:t xml:space="preserve">anses-04027301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à la proposition de valeurs guides de qualité d’air intérieur (VGAI) pour l’ammoniac</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Évaluation des méthodes de mesure de deux substances de la directive (UE) 2019/983</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Matera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2019-SA-0126, Anses. 2021, 123 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Matera</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">anses-03669209v1</w:t>
+                <w:t xml:space="preserve">anses-03805774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des méthodes de mesure de 5 substances de la directive (UE) 2019/130</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Évaluation des méthodes de mesure de neuf substances de la directive (UE) 2019/1831</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Matera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n°2019-SA-0125, Anses. 2020, 161 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n°2020-SA-0121, Anses. 2021, 269 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04088469v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03801043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la pollution extérieure sur la qualité de l’air intérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à la proposition de valeurs guides de qualité d’air intérieur (VGAI) pour l’ammoniac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ANSES/CSTB 2017‐CRD‐01, Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2019</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Matera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0122, Anses. 2021, 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02963182v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03669209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de référence nationale sur la qualité de l'air intérieur et le confort des occupants de bâtiments performants en énergie : deuxième état descriptif de la qualité de l'air intérieur et du confort de bâtiments d'habitation performants en énergie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Ribéron</w:t>
+                <w:t xml:space="preserve">Evaluation des méthodes de mesure de 5 substances de la directive (UE) 2019/130</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Matera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] OQAI - Observatoire de la qualité de l'air intérieur; CSTB - Centre scientifique et technique du bâtiment. 2016</w:t>
+              <w:t xml:space="preserve">[0] Saisine n°2019-SA-0125, Anses. 2020, 161 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02363523v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04088469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi dynamique en Temps Réel de la qualité de l'air Intérieur dans un environnement de Bureaux</w:t>
+                <w:t xml:space="preserve">Impact de la pollution extérieure sur la qualité de l’air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Riberon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjuan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANSES/CSTB 2017‐CRD‐01, Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline Le Ponner</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04911493v1</w:t>
+                <w:t xml:space="preserve">hal-02963182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de référence nationale sur la qualité de l'air intérieur et le confort des occupants de bâtiments performants en énergie : description des premiers résultats de la qualité de l'air intérieur et du confort de bâtiments d'habitation performants en énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Base de référence nationale sur la qualité de l'air intérieur et le confort des occupants de bâtiments performants en énergie : deuxième état descriptif de la qualité de l'air intérieur et du confort de bâtiments d'habitation performants en énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Derbez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Floran Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ribéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport CSTB-OQAI/2015-012], Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] OQAI - Observatoire de la qualité de l'air intérieur; CSTB - Centre scientifique et technique du bâtiment. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317981v1</w:t>
+                <w:t xml:space="preserve">hal-02363523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSTB - Priorité scientifique et technique &amp;quot;Usages - Santé - Confort&amp;quot; : bilan 2010-2013, rapport final</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi dynamique en Temps Réel de la qualité de l'air Intérieur dans un environnement de Bureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enric Robine</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Roudil</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">CSTB. 2014</w:t>
+                <w:t xml:space="preserve">Eline Le Ponner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DSC/OBS-QAI/2016-017, Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2; Université Paris-Est Créteil. 2016, pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01044977v1</w:t>
+                <w:t xml:space="preserve">hal-04911493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de référence sur la qualité de l'air intérieur et le confort des bâtiments performants en énergie : présentation du protocole OQAI-BPE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Base de référence nationale sur la qualité de l'air intérieur et le confort des occupants de bâtiments performants en énergie : description des premiers résultats de la qualité de l'air intérieur et du confort de bâtiments d'habitation performants en énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Derbez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+                <w:t xml:space="preserve">Floran Douchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment, France. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport CSTB-OQAI/2015-012], Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347978v1</w:t>
+                <w:t xml:space="preserve">hal-05317981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de la ventilation dans le parc de logements français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Lucas</w:t>
+                <w:t xml:space="preserve">CSTB - Priorité scientifique et technique &amp;quot;Usages - Santé - Confort&amp;quot; : bilan 2010-2013, rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">DESE/SB – 2009-037, Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaurès BP2, 77447 Marne-la-Vallée cedex 2. 2009</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Robine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Roudil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291519v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagne nationale Logements: état de la qualité de l'air intérieur dans les logements français. Rapport final</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Base de référence sur la qualité de l'air intérieur et le confort des bâtiments performants en énergie : présentation du protocole OQAI-BPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ribéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Duboudin</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05265365v1</w:t>
+                <w:t xml:space="preserve">hal-05347978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etat de la ventilation dans le parc de logements français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ribéron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DESE/SB – 2009-037, Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaurès BP2, 77447 Marne-la-Vallée cedex 2. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagne nationale Logements: état de la qualité de l'air intérieur dans les logements français. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duboudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DDD/SB- 2006-57, Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CARACTÉRISATION PHYSICO-CHIMIQUE ET ÉTUDE DU TRANSPORT DES PARTICULES DANS LES LOCAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESE-SB/2007-050, CSTB - Centre scientifique et technique du bâtiment, France; Université La Rochelle; Université Paris 12; Centre d'études nucléaire de Bordeaux Gradignan; Laboratoire d'hygiène de la ville de Paris. 2007, pp.631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18017,114 +18193,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une métrologie olfactive de la qualité de l'air intérieur. Correspondances entre les données de l'analyse sensorielle, de l'analyse chimique et d'un &amp;quot;nez électronique&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Paris-Diderot - Paris VII, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00102579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId353"/>
+      <w:footerReference w:type="default" r:id="rId357"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18192,51 +18368,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DE0F34B"/>
+    <w:nsid w:val="790C9F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18423,51 +18599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ramalho" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8848-3788" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089049713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufresne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guimberteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecorgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04092101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hao Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Ionescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud-Salis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2019.1615218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weniuan Wei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1342" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.044" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Petrehus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-017-1510-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795814v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.04.024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Achille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Malingre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2018.6.402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03631015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Gustafsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.02.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.08.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Canha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12222" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80HZCQ7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.106" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.03.035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01266870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Egasse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thao-Heu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405269q" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00866171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12066" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N66N9TV8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle-Dorcas Laffitte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gayral" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaventr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brachet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0632" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delmas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carrega" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10789669.2013.812498" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747435v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Flesch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lefranc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963332v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riberon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Ji" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2009.00634.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L835Q6LG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroubaix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734437v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Muller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bitter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Muller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knudsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Afshari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dahms" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280207" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299097v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148420v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud Salis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Belhaj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201911104043" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02057306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052809v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cabanes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.03.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064389v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747447v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747458v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718685v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970751v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Larbre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baulac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970690v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701724v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Modelon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bellenfant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Horn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688546v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Jakob" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688558v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701718v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701708v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688553v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loubet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Goschnick" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haeringer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elevtheria Juritsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701715v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688545v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aujay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701720v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701706v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701711v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701710v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970427v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ribeiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pottevin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Senante" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701712v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688543v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688542v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701703v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701702v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701704v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697575v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688539v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebasnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697565v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Colin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697558v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gombert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701693v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701695v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pibiri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Roulet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688538v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697486v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688527v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688515v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauvin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pennequin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688519v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jacquelin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688516v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Akoua" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688513v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688512v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laurent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688510v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mienne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Kelly" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688506v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697470v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Flori" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697414v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697403v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Regoui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688496v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697212v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697210v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291895v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04996778v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380245v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lafaurie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380199v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370137v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Eliane" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362972v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gr&#233;goire" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Rousselle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05374729v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Rueda L&#243;pez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027301v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raymond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Goupil" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Grosjean" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Herrera" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03805774v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Oury" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hedouin-Langlet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03801043v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03669209v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088469v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963182v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911493v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Ponner" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01044977v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291519v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00102579v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ramalho" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8848-3788" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089049713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufresne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guimberteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecorgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04092101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hao Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Ionescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud-Salis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2019.1615218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weniuan Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1342" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Petrehus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-017-1510-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795814v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.04.024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Achille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Malingre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2018.6.402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03631015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Gustafsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.02.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.08.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Canha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12222" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80HZCQ7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.106" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.03.035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01266870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Egasse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thao-Heu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00866171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12066" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N66N9TV8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405269q" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle-Dorcas Laffitte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gayral" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaventr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brachet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0632" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carrega" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10789669.2013.812498" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747435v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Flesch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lefranc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963332v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riberon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Ji" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2009.00634.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L835Q6LG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroubaix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734437v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Muller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bitter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Muller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knudsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Afshari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dahms" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280207" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299097v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148420v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud Salis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Belhaj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201911104043" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02057306v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052809v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cabanes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.03.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064376v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064367v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064389v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747447v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747458v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718685v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Larbre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701723v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baulac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701722v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970690v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701724v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Modelon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bellenfant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Horn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688558v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688546v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Jakob" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701718v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701708v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688553v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loubet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Goschnick" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haeringer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elevtheria Juritsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701715v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688545v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701720v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701706v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688551v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aujay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701711v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701710v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701712v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970427v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ribeiro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pottevin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Senante" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688543v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688542v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701703v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701704v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701705v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697575v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688539v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebasnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701693v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Colin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gombert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701695v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pibiri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Roulet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688538v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697486v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688527v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688515v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauvin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pennequin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688519v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jacquelin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688516v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Akoua" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688513v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688510v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mienne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Kelly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laurent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688506v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697470v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Flori" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697414v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697403v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Regoui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688496v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697212v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697210v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291895v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04996778v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554719v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauquelin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555007v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lafaurie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380199v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370137v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Eliane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362972v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gr&#233;goire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Rousselle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05374729v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Rueda L&#243;pez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027301v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raymond" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Goupil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Grosjean" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Herrera" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03805774v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Oury" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hedouin-Langlet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03801043v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03669209v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088469v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963182v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911493v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Ponner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01044977v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291519v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00102579v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>