--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -798,265 +798,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long-term dynamic model for predicting the concentration of semivolatile organic compounds in indoor environments: application to phthalates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenjuan Wei</w:t>
+                <w:t xml:space="preserve">Expositions et risques sanitaires liés aux composés organiques semi-volatils dans l’habitat. Synthèse du programme de recherche ECOS-Habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weniuan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.10.044⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.380-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2019.1342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363642v1</w:t>
+                <w:t xml:space="preserve">hal-02355986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions et risques sanitaires liés aux composés organiques semi-volatils dans l’habitat. Synthèse du programme de recherche ECOS-Habitat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A long-term dynamic model for predicting the concentration of semivolatile organic compounds in indoor environments: application to phthalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjuan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (5), pp.380-391. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148, pp.11 - 19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2019.1342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355986v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral band decomposition combined with nonlinear models: application to indoor formaldehyde concentration forecasting</w:t>
               </w:r>
@@ -1185,64 +1185,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical-by-chemical and cumulative risk assessment of residential indoor exposure to semivolatile organic compounds in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1492,51 +1492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Åsa Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Raffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113, pp.202 - 213. </w:t>
@@ -1626,51 +1626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 102, pp.106-113. </w:t>
@@ -1747,51 +1747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1989,51 +1989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of ventilation and indoor air pollutants in nursery and elementary schools in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Canha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2135,51 +2135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the particle/gas partition coefficient: An application to predict indoor gas-phase concentrations of semi-volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,51 +2282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92, pp.10-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2520,51 +2520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2640,51 +2640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semivolatile organic compounds in indoor air and settled dust in 30 French dwellings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2899,51 +2899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air stuffiness and air exchange rate in French schools and day-care centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ribéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3405,51 +3405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3500,51 +3500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la qualité de l'air dans les écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3888,51 +3888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne pilote de surveillance de la qualité de l'air dans les écoles et crèches en France : Résultats de la première phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4039,51 +4039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4966,51 +4966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules ultrafines dans les environnements intérieurs : état des connaissances et premiers travaux français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,256 +5316,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of PARAllel FActor (PARAFAC) Analysis for Indoor Air Quality of an Open-space Office</w:t>
+                <w:t xml:space="preserve">Predicting the Window Opening State in an Office to Improve Indoor Air Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy, Energy Efficiency and Intelligent Building Systems HEIBS2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERTES EA3481, IUT de Crétel-Vitry, OSU Efluve, Jul 2021, Créteil (Université Paris-Est Créteil) WEB CONFERENCE, France</w:t>
+              <w:t xml:space="preserve">International conference on Time Series and Forecasting ITISE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Gran Canaria, Spain. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299097v1</w:t>
+                <w:t xml:space="preserve">hal-04299096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Window Opening State in an Office to Improve Indoor Air Quality</w:t>
+                <w:t xml:space="preserve">Application of PARAllel FActor (PARAFAC) Analysis for Indoor Air Quality of an Open-space Office</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Time Series and Forecasting ITISE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Gran Canaria, Spain. pp.24</w:t>
+              <w:t xml:space="preserve">Healthy, Energy Efficiency and Intelligent Building Systems HEIBS2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERTES EA3481, IUT de Crétel-Vitry, OSU Efluve, Jul 2021, Créteil (Université Paris-Est Créteil) WEB CONFERENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299096v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the need of detailed modelling for the assessment of indoor air quality in residential buildings</w:t>
               </w:r>
@@ -5681,64 +5681,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des risques sanitaires liés aux expositions multiples aux composés organiques semi-volatils dans l'habitat en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6117,51 +6117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,51 +6519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Busan, South Korea. pp.1</w:t>
@@ -6832,519 +6832,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air stuffiness and air exchange rate in French schools and day-care centers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring indoor air quality in French schools and day-care centres. Results from the first phase of a pilot survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wyart</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International conference on Industrial Ventilation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">Healthy Buildings 2012, 10th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Brisbane, Australia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747447v1</w:t>
+                <w:t xml:space="preserve">hal-00747458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring indoor air quality in French schools and day-care centres. Results from the first phase of a pilot survey</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Syndrome collectif inexpliqué dans un batiment administratif en Eure-et-Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chaventré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings 2012, 10th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Brisbane, Australia. 6 p</w:t>
+              <w:t xml:space="preserve">14ème Colloque de l'ADEREST " Epidémiologie en Santé et Travail "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747458v1</w:t>
+                <w:t xml:space="preserve">hal-00718685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndrome collectif inexpliqué dans un batiment administratif en Eure-et-Loir</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IAQ, ventilation, comfort and health in office buildings: A French nationwide survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ribéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque de l'ADEREST " Epidémiologie en Santé et Travail "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">10th International conference on Industrial Ventilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718685v1</w:t>
+                <w:t xml:space="preserve">hal-00747453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IAQ, ventilation, comfort and health in office buildings: A French nationwide survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Air stuffiness and air exchange rate in French schools and day-care centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ribéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wyart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International conference on Industrial Ventilation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. 5 p</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747453v1</w:t>
+                <w:t xml:space="preserve">hal-00747447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: the ECOS project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7438,51 +7438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du mode de vie sur l'exposition aux particules ultrafines dans l'environnement domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Larbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7859,303 +7859,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00664620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring levels of ultrafine particle concentrations in residential environment - NANOP Projet</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les substances odorantes des revêtements intérieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée Industrielle de l'Institut Carnot M.I.N.E.S., Ingénierie des Matériaux et Sensations, MINES ParisTech (Paris),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970691v1</w:t>
+                <w:t xml:space="preserve">hal-00701722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les substances odorantes des revêtements intérieurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring levels of ultrafine particle concentrations in residential environment - NANOP Projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Industrielle de l'Institut Carnot M.I.N.E.S., Ingénierie des Matériaux et Sensations, MINES ParisTech (Paris),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701722v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human exposure to lifestyle-related ultrafine particles in domestic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Grenoble, France</w:t>
@@ -8184,51 +8184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveaux, Déterminants et Variabilité des nanoparticules dans l'environnement intérieur - Projet NANOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8736,51 +8736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Paris, France. 6 p</w:t>
@@ -8928,760 +8928,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution measurement of fine and ultrafine particle emission from cooking activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrimination of gas-phase emissions from building material samples by combining two gas-sensor arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moularat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Goschnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Haeringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Thessaloniki, Greece. pp.T10A002O</w:t>
+              <w:t xml:space="preserve">Indoor Air '2008. The 11th International Conference on Indoor Air Quality and Climate.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701718v1</w:t>
+                <w:t xml:space="preserve">hal-00701717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition humaine aux particules ultrafines : caractérisation des sources domestiques - projet NANOP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+                <w:t xml:space="preserve">Detecting odorous compounds emitted from building and consumer products within the European Project SysPAQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Jann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elevtheria Juritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Martinon</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wargocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Interdisciplinaire de la Qualité de l'Air, JIQA 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Indoor Air '2008. The 11th International Conference on Indoor Air Quality and Climate.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701708v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulométrie des particules émises par différentes activités domestiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+                <w:t xml:space="preserve">Measuring levels, assessing determinants and variabilities of nanoparticle concentrations in residential environment, the NANOP project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">Indoor Air 2008. The 11th International Conference on Indoor Air Quality and Climate.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688553v2</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of gas-phase emissions from building material samples by combining two gas-sensor arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size distribution measurement of fine and ultrafine particle emission from cooking activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air '2008. The 11th International Conference on Indoor Air Quality and Climate.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.595</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Thessaloniki, Greece. pp.T10A002O</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701717v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting odorous compounds emitted from building and consumer products within the European Project SysPAQ</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elevtheria Juritsch</w:t>
+                <w:t xml:space="preserve">Exposition humaine aux particules ultrafines : caractérisation des sources domestiques - projet NANOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pawel Wargocki</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air '2008. The 11th International Conference on Indoor Air Quality and Climate.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.230</w:t>
+              <w:t xml:space="preserve">Journée Interdisciplinaire de la Qualité de l'Air, JIQA 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701716v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring levels, assessing determinants and variabilities of nanoparticle concentrations in residential environment, the NANOP project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+                <w:t xml:space="preserve">Granulométrie des particules émises par différentes activités domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2008. The 11th International Conference on Indoor Air Quality and Climate.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.192</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701715v1</w:t>
+                <w:t xml:space="preserve">hal-00688553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerosene space heaters: a major source of ultrafine particles indoors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9868,385 +9868,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to nanoparticles in residential environment</w:t>
+                <w:t xml:space="preserve">Particules ultrafines dans l'environnement domestique : Niveaux, Déterminants et variabilités - Projet NANOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Martinon</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Aujay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Society Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Berlin, Germany. pp.P1202</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701720v1</w:t>
+                <w:t xml:space="preserve">hal-00688551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards non-destructive strategies for the diagnostic of paper deterioration - a novel analytical approach for paper characterisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+                <w:t xml:space="preserve">Exposure to nanoparticles in residential environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting "VOCs in paper conservation research", British Library Centre for Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Respiratory Society Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Berlin, Germany. pp.P1202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701706v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particules ultrafines dans l'environnement domestique : Niveaux, Déterminants et variabilités - Projet NANOP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+                <w:t xml:space="preserve">Towards non-destructive strategies for the diagnostic of paper deterioration - a novel analytical approach for paper characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Egasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">Meeting "VOCs in paper conservation research", British Library Centre for Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688551v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF VOC FROM PAPER AND MACROMOLECULAR CHARACTERISATION OF CELLULOSE: AN INTEGRATED APPROACH TO PAPER DEGRADATION</w:t>
               </w:r>
@@ -10931,51 +10931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring levels, assessing determinants and variabilities of nanoparticles concentrations in residential environment, The NANOP Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10983,51 +10983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual Conference of the International Society of Exposure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Durham (NC), United States. pp.204</w:t>
@@ -11332,51 +11332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11425,217 +11425,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un diagnostic non-destructif de l'état de conservation des documents graphiques : une nouvelle approche analytique intégrée de caractérisation du papier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoor Air Quality in French Dwellings, National Survey 2003-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sciences des Matériaux du Patrimoine Culturel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.45-46</w:t>
+              <w:t xml:space="preserve">Monitoring Ambient Air 2007: The Importance of Indoor Air, Automation and Analytical Management Group, Royal Society of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701704v1</w:t>
+                <w:t xml:space="preserve">hal-00701705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Air Quality in French Dwellings, National Survey 2003-2005</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un diagnostic non-destructif de l'état de conservation des documents graphiques : une nouvelle approche analytique intégrée de caractérisation du papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Egasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monitoring Ambient Air 2007: The Importance of Indoor Air, Automation and Analytical Management Group, Royal Society of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Sciences des Matériaux du Patrimoine Culturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.45-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701705v1</w:t>
+                <w:t xml:space="preserve">hal-00701704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of diffusive sampling of volatile organic compounds to assess indoor air quality complaints</w:t>
               </w:r>
@@ -11729,51 +11729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11919,51 +11919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12109,51 +12109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13111,51 +13111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15258,64 +15258,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residential indoor exposure to semivolatile organic compounds and cumulative risks in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16229,51 +16229,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des équipements de chauffage et de climatisation dans le parc de logement français</w:t>
+                <w:t xml:space="preserve">Campagne nationale logements 2 : Description des équipements de chauffage et de climatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assy Eliane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gregoire</w:t>
@@ -16306,51 +16306,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SC-QEI-2024-192, OQEI - Observatoire de la qualité des environnements intérieurs. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370137v1</w:t>
+                <w:t xml:space="preserve">hal-05370137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'air intérieur dans les établissements sanitaires et médicosociaux</w:t>
               </w:r>
@@ -16645,301 +16645,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04027301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des méthodes de mesure de deux substances de la directive (UE) 2019/983</w:t>
+                <w:t xml:space="preserve">Évaluation des méthodes de mesure de neuf substances de la directive (UE) 2019/1831</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Oury</w:t>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Matera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n°2019-SA-0126, Anses. 2021, 123 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n°2020-SA-0121, Anses. 2021, 269 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03805774v1</w:t>
+                <w:t xml:space="preserve">anses-03801043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des méthodes de mesure de neuf substances de la directive (UE) 2019/1831</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des méthodes de mesure de deux substances de la directive (UE) 2019/983</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Moury</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Matera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2019-SA-0126, Anses. 2021, 123 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Matera</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">anses-03801043v1</w:t>
+                <w:t xml:space="preserve">anses-03805774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la proposition de valeurs guides de qualité d’air intérieur (VGAI) pour l’ammoniac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16947,51 +16947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Matera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0122, Anses. 2021, 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17017,103 +17017,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des méthodes de mesure de 5 substances de la directive (UE) 2019/130</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Matera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2019-SA-0125, Anses. 2020, 161 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17178,51 +17178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Riberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjuan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ANSES/CSTB 2017‐CRD‐01, Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17729,51 +17729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de référence sur la qualité de l'air intérieur et le confort des bâtiments performants en énergie : présentation du protocole OQAI-BPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18368,51 +18368,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="790C9F30"/>
+    <w:nsid w:val="4F2EFE19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18599,51 +18599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ramalho" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8848-3788" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089049713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufresne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guimberteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecorgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04092101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hao Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Ionescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud-Salis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2019.1615218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363642v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weniuan Wei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1342" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Petrehus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-017-1510-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795814v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.04.024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Achille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Malingre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2018.6.402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03631015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Gustafsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.02.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.08.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Canha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12222" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80HZCQ7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.106" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.03.035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01266870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Egasse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thao-Heu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00866171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12066" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N66N9TV8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405269q" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle-Dorcas Laffitte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gayral" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaventr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brachet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0632" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carrega" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10789669.2013.812498" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747435v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Flesch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lefranc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963332v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riberon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Ji" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2009.00634.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L835Q6LG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroubaix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734437v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Muller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bitter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Muller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knudsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Afshari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dahms" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280207" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299097v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148420v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud Salis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Belhaj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201911104043" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02057306v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052809v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cabanes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.03.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064376v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064367v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064389v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747447v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747458v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718685v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Larbre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701723v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baulac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970691v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701722v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970690v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701724v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Modelon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bellenfant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Horn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688558v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688546v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Jakob" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701718v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701708v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688553v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loubet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Goschnick" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haeringer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701716v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elevtheria Juritsch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701715v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688545v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701720v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701706v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688551v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aujay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701711v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701710v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701712v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970427v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ribeiro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pottevin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Senante" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688543v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688542v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701703v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701704v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701705v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697575v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688539v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebasnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701693v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Colin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gombert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701695v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pibiri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Roulet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688538v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697486v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688527v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688515v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauvin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pennequin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688519v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jacquelin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688516v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Akoua" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688513v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688510v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mienne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Kelly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laurent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688506v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697470v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Flori" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697414v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697403v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Regoui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688496v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697212v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697210v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291895v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04996778v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554719v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauquelin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555007v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lafaurie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380199v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370137v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Eliane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362972v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gr&#233;goire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Rousselle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05374729v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Rueda L&#243;pez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027301v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raymond" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Goupil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Grosjean" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Herrera" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03805774v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Oury" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hedouin-Langlet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03801043v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03669209v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088469v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963182v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911493v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Ponner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01044977v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291519v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00102579v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ramalho" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8848-3788" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089049713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufresne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guimberteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecorgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04092101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hao Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Ionescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud-Salis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2019.1615218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weniuan Wei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1342" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.044" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Petrehus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-017-1510-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795814v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.04.024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Achille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Malingre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2018.6.402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03631015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Gustafsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.02.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.08.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Canha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12222" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80HZCQ7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.106" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.03.035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01266870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Egasse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thao-Heu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00866171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12066" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N66N9TV8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405269q" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle-Dorcas Laffitte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gayral" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaventr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brachet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0632" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carrega" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10789669.2013.812498" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747435v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Flesch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lefranc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963332v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riberon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Ji" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2009.00634.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L835Q6LG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroubaix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734437v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Muller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bitter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Muller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knudsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Afshari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dahms" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280207" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148420v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud Salis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Belhaj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201911104043" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02057306v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052809v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cabanes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.03.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064376v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064367v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064389v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747458v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747453v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747447v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Larbre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701723v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baulac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701722v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970690v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701724v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Modelon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bellenfant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Horn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688558v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688546v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Jakob" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701717v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loubet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Goschnick" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haeringer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701716v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elevtheria Juritsch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701715v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701718v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701708v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688553v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688545v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aujay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701720v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701706v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701711v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701710v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701712v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970427v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ribeiro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pottevin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Senante" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688543v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688542v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701703v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701704v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697575v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688539v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebasnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701693v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Colin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gombert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701695v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pibiri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Roulet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688538v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697486v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688527v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688515v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauvin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pennequin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688519v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jacquelin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688516v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Akoua" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688513v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688510v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mienne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Kelly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laurent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688506v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697470v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Flori" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697414v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697403v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Regoui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688496v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697212v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697210v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291895v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04996778v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554719v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauquelin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555007v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lafaurie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380199v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370137v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Eliane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362972v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gr&#233;goire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Rousselle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05374729v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Rueda L&#243;pez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027301v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raymond" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Goupil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Grosjean" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Herrera" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03801043v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hedouin-Langlet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03805774v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Oury" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03669209v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088469v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963182v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911493v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Ponner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01044977v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291519v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00102579v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>