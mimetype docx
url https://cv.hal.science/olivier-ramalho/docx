--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1036,291 +1036,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral band decomposition combined with nonlinear models: application to indoor formaldehyde concentration forecasting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical-by-chemical and cumulative risk assessment of residential indoor exposure to semivolatile organic compounds in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viorel Petrehus</w:t>
+                <w:t xml:space="preserve">Maud Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Candau</w:t>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117, pp.22-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00477-017-1510-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710202v1</w:t>
+                <w:t xml:space="preserve">hal-01795814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical-by-chemical and cumulative risk assessment of residential indoor exposure to semivolatile organic compounds in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral band decomposition combined with nonlinear models: application to indoor formaldehyde concentration forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Pelletier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+                <w:t xml:space="preserve">Viorel Petrehus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+                <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 117, pp.22-32. </w:t>
+              <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.04.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00477-017-1510-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795814v2</w:t>
+                <w:t xml:space="preserve">hal-01710202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOCs in cleaning products used in age care and social facilities: identification of hazardous substances</w:t>
               </w:r>
@@ -1574,51 +1574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dermal absorption of semivolatile organic compounds from the gas phase: Sensitivity of exposure assessment by steady state modeling to key parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,51 +1708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor residential exposure to semivolatile organic compounds in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2174,51 +2174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 563–564, pp.506-512. </w:t>
@@ -2475,609 +2475,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of semi-volatile organic compounds in settled dust: influence of storage temperature and duration.</w:t>
+                <w:t xml:space="preserve">Semivolatile organic compounds in indoor air and settled dust in 30 French dwellings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ina.12066⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (7), pp.3959-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es405269q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00866171v1</w:t>
+                <w:t xml:space="preserve">hal-01118577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semivolatile organic compounds in indoor air and settled dust in 30 French dwellings.</w:t>
+                <w:t xml:space="preserve">Measurements of semi-volatile organic compounds in settled dust: influence of storage temperature and duration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (2), pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.12066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es405269q⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118577v1</w:t>
+                <w:t xml:space="preserve">inserm-00866171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sick building syndrome in public services of Eure-et-Loir's district, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Air stuffiness and air exchange rate in French schools and day-care centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ribéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 70 (Supplement 1), pp.A9-A10</w:t>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904450v1</w:t>
+                <w:t xml:space="preserve">hal-00856630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air stuffiness and air exchange rate in French schools and day-care centers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sick building syndrome in public services of Eure-et-Loir's district, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chaventré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (2), pp.175-180</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (Supplement 1), pp.A9-A10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856630v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'évaluation du risque à la gestion de la crise : le cas du syndrome des bâtiments malsains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chaventré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3284,51 +3284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chaventré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Collignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,103 +3625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome collectif inexpliqué dans un batiment administratif, Eure-et-Loire, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chaventré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (Supplement 2), pp.S69</w:t>
@@ -5316,256 +5316,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Window Opening State in an Office to Improve Indoor Air Quality</w:t>
+                <w:t xml:space="preserve">Application of PARAllel FActor (PARAFAC) Analysis for Indoor Air Quality of an Open-space Office</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Time Series and Forecasting ITISE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Gran Canaria, Spain. pp.24</w:t>
+              <w:t xml:space="preserve">Healthy, Energy Efficiency and Intelligent Building Systems HEIBS2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERTES EA3481, IUT de Crétel-Vitry, OSU Efluve, Jul 2021, Créteil (Université Paris-Est Créteil) WEB CONFERENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299096v1</w:t>
+                <w:t xml:space="preserve">hal-04299097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of PARAllel FActor (PARAFAC) Analysis for Indoor Air Quality of an Open-space Office</w:t>
+                <w:t xml:space="preserve">Predicting the Window Opening State in an Office to Improve Indoor Air Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy, Energy Efficiency and Intelligent Building Systems HEIBS2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERTES EA3481, IUT de Crétel-Vitry, OSU Efluve, Jul 2021, Créteil (Université Paris-Est Créteil) WEB CONFERENCE, France</w:t>
+              <w:t xml:space="preserve">International conference on Time Series and Forecasting ITISE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Gran Canaria, Spain. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299097v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the need of detailed modelling for the assessment of indoor air quality in residential buildings</w:t>
               </w:r>
@@ -5662,247 +5662,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des risques sanitaires liés aux expositions multiples aux composés organiques semi-volatils dans l'habitat en France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+                <w:t xml:space="preserve">Development of a Numerical Methodology to Assess Indoor Air Quality in Residential Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème congrès national en santé environnement, « Environnements intérieurs, vers une approche intégrée des risques et bénéfices pour la santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057306v1</w:t>
+                <w:t xml:space="preserve">hal-01840874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Numerical Methodology to Assess Indoor Air Quality in Residential Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
+                <w:t xml:space="preserve">Evaluation des risques sanitaires liés aux expositions multiples aux composés organiques semi-volatils dans l'habitat en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">9ème congrès national en santé environnement, « Environnements intérieurs, vers une approche intégrée des risques et bénéfices pour la santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840874v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the definition of an indoor air quality index for residential buildings based on long- and short-term exposure limit values</w:t>
               </w:r>
@@ -5914,51 +5914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Cony Renaud Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th AIVC – 6th TightVent – 4th Venticool Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6022,51 +6022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6219,394 +6219,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des sources de variabilité des niveaux de polluants par analyse en composantes indépendantes et par estimation de mélange des données de l'air intérieur</w:t>
+                <w:t xml:space="preserve">Analysis of the temporal variability of indoor particulate matter concentrations using Blind Source Separation methods: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France. 18 p</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064376v1</w:t>
+                <w:t xml:space="preserve">hal-01064403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting indoor pollutants concentrations using Fast Fourier Transform (FFT) and Regime Switching Models</w:t>
+                <w:t xml:space="preserve">Identification des sources de variabilité des niveaux de polluants par analyse en composantes indépendantes et par estimation de mélange des données de l'air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Petrehus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International work-conference on Time-Series analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Granada, Spain. pp.52-63</w:t>
+              <w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064367v1</w:t>
+                <w:t xml:space="preserve">hal-01064376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the temporal variability of indoor particulate matter concentrations using Blind Source Separation methods: a comparative study</w:t>
+                <w:t xml:space="preserve">Forecasting indoor pollutants concentrations using Fast Fourier Transform (FFT) and Regime Switching Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Petrehus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea. pp.1</w:t>
+              <w:t xml:space="preserve">International work-conference on Time-Series analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Granada, Spain. pp.52-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064403v1</w:t>
+                <w:t xml:space="preserve">hal-01064367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the time fluctuation of indoor air formaldehyde concentrations: variability structure identification and forecasting using non linear models</w:t>
               </w:r>
@@ -6631,64 +6631,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Petrehus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Hong Kong, China. pp.321-328</w:t>
@@ -6756,64 +6756,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Petrehus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6832,739 +6832,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring indoor air quality in French schools and day-care centres. Results from the first phase of a pilot survey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Air stuffiness and air exchange rate in French schools and day-care centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Carrega</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ribéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wyart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings 2012, 10th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Brisbane, Australia. 6 p</w:t>
+              <w:t xml:space="preserve">10th International conference on Industrial Ventilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747458v1</w:t>
+                <w:t xml:space="preserve">hal-00747447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndrome collectif inexpliqué dans un batiment administratif en Eure-et-Loir</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring indoor air quality in French schools and day-care centres. Results from the first phase of a pilot survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carrega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque de l'ADEREST " Epidémiologie en Santé et Travail "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Healthy Buildings 2012, 10th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Brisbane, Australia. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718685v1</w:t>
+                <w:t xml:space="preserve">hal-00747458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IAQ, ventilation, comfort and health in office buildings: A French nationwide survey</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Syndrome collectif inexpliqué dans un batiment administratif en Eure-et-Loir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle-Dorcas Laffitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Chaventré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International conference on Industrial Ventilation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. 5 p</w:t>
+              <w:t xml:space="preserve">14ème Colloque de l'ADEREST " Epidémiologie en Santé et Travail "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747453v1</w:t>
+                <w:t xml:space="preserve">hal-00718685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air stuffiness and air exchange rate in French schools and day-care centers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IAQ, ventilation, comfort and health in office buildings: A French nationwide survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ribéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wyart</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International conference on Industrial Ventilation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747447v1</w:t>
+                <w:t xml:space="preserve">hal-00747453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: the ECOS project.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+                <w:t xml:space="preserve">Influence du mode de vie sur l'exposition aux particules ultrafines dans l'environnement domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Larbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t>
+              <w:t xml:space="preserve">26. Congrès Français sur les Aérosols (CFA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688091v1</w:t>
+                <w:t xml:space="preserve">ineris-00970751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du mode de vie sur l'exposition aux particules ultrafines dans l'environnement domestique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+                <w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: the ECOS project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Congrès Français sur les Aérosols (CFA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Indoor Air Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970751v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine and ultrafine particles in 20 French dwellings related to time-activity diaries</w:t>
               </w:r>
@@ -7639,441 +7639,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier Air Intérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvon Le Moullec</w:t>
+                <w:t xml:space="preserve">Measuring levels of ultrafine particle concentrations in residential environment - NANOP Projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique du pôle Climat, Energie, Environnement : Les composés organiques volatils. Réduction, traitement, dispersion et mesure dans l'air, SUPELEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701723v1</w:t>
+                <w:t xml:space="preserve">ineris-00970691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multicritère des nuisances et de la perception en milieu urbain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les substances odorantes des revêtements intérieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France. pp.00</w:t>
+              <w:t xml:space="preserve">Journée Industrielle de l'Institut Carnot M.I.N.E.S., Ingénierie des Matériaux et Sensations, MINES ParisTech (Paris),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00664620v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les substances odorantes des revêtements intérieurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation multicritère des nuisances et de la perception en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Marry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Baulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Industrielle de l'Institut Carnot M.I.N.E.S., Ingénierie des Matériaux et Sensations, MINES ParisTech (Paris),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701722v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00664620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring levels of ultrafine particle concentrations in residential environment - NANOP Projet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+                <w:t xml:space="preserve">Atelier Air Intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée Thématique du pôle Climat, Energie, Environnement : Les composés organiques volatils. Réduction, traitement, dispersion et mesure dans l'air, SUPELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970691v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human exposure to lifestyle-related ultrafine particles in domestic environment</w:t>
               </w:r>
@@ -8111,51 +8111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safe Production and Use of Nanomaterials (NANOSAFE 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Grenoble, France</w:t>
@@ -8309,90 +8309,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation multicritère des nuisances et de la perception en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Baulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8928,760 +8928,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of gas-phase emissions from building material samples by combining two gas-sensor arrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size distribution measurement of fine and ultrafine particle emission from cooking activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air '2008. The 11th International Conference on Indoor Air Quality and Climate.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.595</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Thessaloniki, Greece. pp.T10A002O</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701717v1</w:t>
+                <w:t xml:space="preserve">hal-00701718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting odorous compounds emitted from building and consumer products within the European Project SysPAQ</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elevtheria Juritsch</w:t>
+                <w:t xml:space="preserve">Exposition humaine aux particules ultrafines : caractérisation des sources domestiques - projet NANOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pawel Wargocki</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air '2008. The 11th International Conference on Indoor Air Quality and Climate.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.230</w:t>
+              <w:t xml:space="preserve">Journée Interdisciplinaire de la Qualité de l'Air, JIQA 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701716v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring levels, assessing determinants and variabilities of nanoparticle concentrations in residential environment, the NANOP project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Mandin</w:t>
+                <w:t xml:space="preserve">Granulométrie des particules émises par différentes activités domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2008. The 11th International Conference on Indoor Air Quality and Climate.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.192</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701715v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution measurement of fine and ultrafine particle emission from cooking activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+                <w:t xml:space="preserve">Detecting odorous compounds emitted from building and consumer products within the European Project SysPAQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Jann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elevtheria Juritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Wargocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Thessaloniki, Greece. pp.T10A002O</w:t>
+              <w:t xml:space="preserve">Indoor Air '2008. The 11th International Conference on Indoor Air Quality and Climate.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701718v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition humaine aux particules ultrafines : caractérisation des sources domestiques - projet NANOP</w:t>
+                <w:t xml:space="preserve">Measuring levels, assessing determinants and variabilities of nanoparticle concentrations in residential environment, the NANOP project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Interdisciplinaire de la Qualité de l'Air, JIQA 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Indoor Air 2008. The 11th International Conference on Indoor Air Quality and Climate.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701708v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulométrie des particules émises par différentes activités domestiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrimination of gas-phase emissions from building material samples by combining two gas-sensor arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moularat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Goschnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Haeringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">Indoor Air '2008. The 11th International Conference on Indoor Air Quality and Climate.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. pp.595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688553v2</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerosene space heaters: a major source of ultrafine particles indoors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10051,51 +10051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Berlin, Germany. pp.P1202</w:t>
@@ -10925,168 +10925,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring levels, assessing determinants and variabilities of nanoparticles concentrations in residential environment, The NANOP Project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation physico-chimique et étude du transport des particules à l'intérieur des locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Martinon</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual Conference of the International Society of Exposure Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Durham (NC), United States. pp.204</w:t>
+              <w:t xml:space="preserve">Colloque de restitution Qualité de l'air et Particules, PRIMEQUAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701702v1</w:t>
+                <w:t xml:space="preserve">hal-00701703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A European Project SysPAQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11145,73 +11145,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clima 2007 Wellbeing Indoors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A European Project SysPAQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11270,182 +11270,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Metrology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physico-chimique et étude du transport des particules à l'intérieur des locaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring levels, assessing determinants and variabilities of nanoparticles concentrations in residential environment, The NANOP Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution Qualité de l'air et Particules, PRIMEQUAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Rouen, France</w:t>
+              <w:t xml:space="preserve">17th Annual Conference of the International Society of Exposure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Durham (NC), United States. pp.204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701703v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Air Quality in French Dwellings, National Survey 2003-2005</w:t>
               </w:r>
@@ -12109,51 +12109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13111,51 +13111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14279,191 +14279,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of VOC emissions from curative treated wood: a new emission test chamber method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure des odeurs dans l'air intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Yrieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Preservation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2001, Cannes, France. 13 p</w:t>
+              <w:t xml:space="preserve">Eurodeur-Airodeur 2001, 8ème Congrès du Traitement de l'air, des Odeurs et des COVs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688506v1</w:t>
+                <w:t xml:space="preserve">hal-00697470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des odeurs dans l'air intérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of VOC emissions from curative treated wood: a new emission test chamber method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Yrieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurodeur-Airodeur 2001, 8ème Congrès du Traitement de l'air, des Odeurs et des COVs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">Wood Preservation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2001, Cannes, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697470v1</w:t>
+                <w:t xml:space="preserve">hal-00688506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the impact of ventilation parameters on pollutants transfer from outdoor air into a dwelling</w:t>
               </w:r>
@@ -15245,90 +15245,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residential indoor exposure to semivolatile organic compounds and cumulative risks in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15396,64 +15396,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Petrehus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16645,301 +16645,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04027301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des méthodes de mesure de neuf substances de la directive (UE) 2019/1831</w:t>
+                <w:t xml:space="preserve">Évaluation des méthodes de mesure de deux substances de la directive (UE) 2019/983</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Moury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+                <w:t xml:space="preserve">Benoît Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virginie Matera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n°2020-SA-0121, Anses. 2021, 269 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n°2019-SA-0126, Anses. 2021, 123 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03801043v1</w:t>
+                <w:t xml:space="preserve">anses-03805774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des méthodes de mesure de deux substances de la directive (UE) 2019/983</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation des méthodes de mesure de neuf substances de la directive (UE) 2019/1831</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Matera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n°2020-SA-0121, Anses. 2021, 269 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Oury</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">anses-03805774v1</w:t>
+                <w:t xml:space="preserve">anses-03801043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à la proposition de valeurs guides de qualité d’air intérieur (VGAI) pour l’ammoniac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16947,51 +16947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Matera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0122, Anses. 2021, 84 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17017,103 +17017,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des méthodes de mesure de 5 substances de la directive (UE) 2019/130</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hedouin-Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Matera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n°2019-SA-0125, Anses. 2020, 161 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17418,51 +17418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anda Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Ponner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DSC/OBS-QAI/2016-017, Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2; Université Paris-Est Créteil. 2016, pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17654,51 +17654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Roudil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Defrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CSTB. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18368,51 +18368,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F2EFE19"/>
+    <w:nsid w:val="F0AB4F63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18599,51 +18599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ramalho" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8848-3788" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089049713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufresne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guimberteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecorgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04092101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hao Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Ionescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud-Salis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2019.1615218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weniuan Wei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1342" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.044" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Petrehus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-017-1510-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795814v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.04.024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Achille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Malingre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2018.6.402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03631015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Gustafsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.02.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.08.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Canha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12222" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80HZCQ7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.106" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.03.035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01266870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Egasse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thao-Heu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00866171v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12066" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N66N9TV8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405269q" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle-Dorcas Laffitte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gayral" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaventr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brachet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0632" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carrega" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10789669.2013.812498" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747435v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Flesch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lefranc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963332v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riberon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Ji" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2009.00634.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L835Q6LG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroubaix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734437v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Muller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bitter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Muller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knudsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Afshari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dahms" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280207" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148420v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud Salis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Belhaj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201911104043" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02057306v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052809v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cabanes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.03.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064376v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064367v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064389v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747458v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747453v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747447v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970751v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Larbre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701723v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marry" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baulac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701722v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970690v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701724v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Modelon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bellenfant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Horn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688558v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688546v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Jakob" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701717v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loubet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Goschnick" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haeringer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701716v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elevtheria Juritsch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701715v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701718v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701708v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688553v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688545v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aujay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701720v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701706v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701711v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701710v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701712v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970427v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ribeiro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pottevin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Senante" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701702v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688543v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688542v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701703v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701704v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697575v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688539v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebasnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701693v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Colin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gombert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701695v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pibiri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Roulet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688538v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697486v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688527v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688515v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauvin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pennequin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688519v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jacquelin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688516v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Akoua" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688513v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688510v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mienne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Kelly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laurent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688506v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697470v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Flori" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697414v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697403v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Regoui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688496v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697212v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697210v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291895v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04996778v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554719v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauquelin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555007v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lafaurie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380199v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370137v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Eliane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362972v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gr&#233;goire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Rousselle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05374729v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Rueda L&#243;pez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027301v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raymond" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Goupil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Grosjean" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Herrera" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03801043v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hedouin-Langlet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03805774v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Oury" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03669209v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088469v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963182v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911493v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Ponner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01044977v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291519v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00102579v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ramalho" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8848-3788" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089049713" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104693v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufresne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guimberteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecorgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04092101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hao Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Ionescu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12724" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2021.108055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud-Salis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2019.1615218" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weniuan Wei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1342" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.044" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795814v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.04.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710202v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Petrehus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-017-1510-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369117v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Achille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Malingre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2018.6.402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03631015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Gustafsson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.02.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.08.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Canha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12222" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80HZCQ7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.04.106" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.03.035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01266870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Egasse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thao-Heu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405269q" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00866171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12066" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N66N9TV8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle-Dorcas Laffitte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gayral" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaventr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brachet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Collignan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0632" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carrega" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10789669.2013.812498" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747435v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747441v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Flesch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lefranc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963332v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riberon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697427v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Ji" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2009.00634.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L835Q6LG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroubaix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet A. Oturan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734437v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Muller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bitter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Muller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Knudsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Afshari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734439v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Dahms" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963027v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280207" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299097v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04299096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148420v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cony Renaud Salis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouamane Belhaj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/201911104043" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Abadie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02057306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052809v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cabanes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.03.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064367v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064389v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747447v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747458v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718685v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970751v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Larbre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688091v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970691v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martinon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Baulac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701723v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970690v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701724v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533173v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Leroux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Modelon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bellenfant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701721v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Horn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Wargocki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688558v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688546v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Jakob" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701718v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701708v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688553v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701716v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Jann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elevtheria Juritsch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701715v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701717v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loubet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Goschnick" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haeringer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688545v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aujay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701720v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701706v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701711v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701710v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701712v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970427v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ribeiro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pottevin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Senante" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701703v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688543v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688542v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701702v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pairon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701705v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701704v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697569v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697575v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688539v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lebasnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701693v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Colin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697558v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gombert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697490v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701695v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Pibiri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Roulet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688538v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697486v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688527v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yrieix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688515v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauvin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Golliot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pennequin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697478v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688519v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Jacquelin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688516v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Akoua" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688522v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688513v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688510v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mienne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick O'Kelly" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Laurent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697470v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688506v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688507v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Flori" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697414v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697403v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Regoui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688496v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697212v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697210v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291895v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04996778v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554719v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauquelin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Desvignes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555007v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Assy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lafaurie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380199v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370137v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assy Eliane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362972v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gr&#233;goire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Rousselle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05374729v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Rueda L&#243;pez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04027301v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raymond" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Goupil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Grosjean" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Herrera" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03805774v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Oury" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hedouin-Langlet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Matera" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03801043v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03669209v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04088469v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963182v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911493v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Ponner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01044977v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291519v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00102579v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>