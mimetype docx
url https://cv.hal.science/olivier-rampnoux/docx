--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -25,50 +25,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Olivier Rampnoux </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Olivier Rampnoux CV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -2049,247 +2055,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des jeux vidéo pour enseigner : possible ou non ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serious Game et Fun Food : une approche exploratoire de la diversité des liens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Djaouti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educatec Educatice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Fun Food Conference 2010 – Consommations alimentaires, cultures enfantines et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Européen des Produits de l'Enfant (CEPE); Université de Poitiers, Apr 2010, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826213v1</w:t>
+                <w:t xml:space="preserve">hal-04825960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Game et Fun Food : une approche exploratoire de la diversité des liens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Produire des jeux vidéo pour enseigner : possible ou non ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Armand Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Quatrebarbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pasquinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fun Food Conference 2010 – Consommations alimentaires, cultures enfantines et éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Européen des Produits de l'Enfant (CEPE); Université de Poitiers, Apr 2010, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Educatec Educatice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825960v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconstruire les jeux vidéo ? Des pistes pour construire une offre cohérente en ludothèque</w:t>
               </w:r>
@@ -4030,242 +4036,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Réel au Virtuel : Gérer l'activité de jeu de l'introduction au débriefing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BU Play Games : Le jeu vidéo échappe-t-il à la question du genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Jouvenot</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céleste Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rochart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vauchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385327v1</w:t>
+                <w:t xml:space="preserve">hal-05470851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BU Play Games : Le jeu vidéo échappe-t-il à la question du genre ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du Réel au Virtuel : Gérer l'activité de jeu de l'introduction au débriefing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonzoms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céleste Millet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vauchel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05470851v1</w:t>
+                <w:t xml:space="preserve">hal-05385327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du MOOC : Enseigner avec les serious games</w:t>
               </w:r>
@@ -4839,51 +4845,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C007BEEC"/>
+    <w:nsid w:val="1A6A8BDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5070,51 +5076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rampnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1494-9196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148460224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849045v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alvarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4974" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cohen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276341v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Truchot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.059.0077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Tchuente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.31-57" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-323CCWFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Gram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527260903342803" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyaval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouvenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonzoms" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577953v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parenthoen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tricaud-Malherbe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cailliez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Djaouti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Irrmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond-Paradossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Quatrebarbes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pasquinelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Hospital" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;thel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/apprendre-avec-les-serious-games.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/de-luxd-au-livxd/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055240" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#233;chemin," TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemangeur-ocha.com/ouvrage/on-ne-joue-pas-avec-la-nourriture" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M-C, D Alvarez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385327v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470851v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Millet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rochart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vauchel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jarnole" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rampnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1494-9196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148460224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849045v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alvarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4974" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cohen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276341v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Truchot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.059.0077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Tchuente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.31-57" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-323CCWFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Gram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527260903342803" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyaval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouvenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonzoms" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577953v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parenthoen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tricaud-Malherbe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cailliez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Djaouti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Irrmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond-Paradossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Quatrebarbes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pasquinelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Hospital" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;thel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/apprendre-avec-les-serious-games.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/de-luxd-au-livxd/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055240" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#233;chemin," TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemangeur-ocha.com/ouvrage/on-ne-joue-pas-avec-la-nourriture" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M-C, D Alvarez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470851v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Millet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rochart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vauchel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jarnole" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>