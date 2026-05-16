--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -162,997 +162,1088 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences managériales et soft skills développées dans les jeux au service de l’entrepreneuriat</w:t>
+                <w:t xml:space="preserve">Enseigner l’entreprise : mettre en scène le management à travers le jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Alvarez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
+                <w:t xml:space="preserve">Michel Nefti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études &amp; Pédagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/eep.2026.8463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849045v1</w:t>
+                <w:t xml:space="preserve">hal-05603557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique au service de la valorisation des compétences des jeunes adultes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compétences managériales et soft skills développées dans les jeux au service de l’entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Coville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+                <w:t xml:space="preserve">Clément Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Vétel</w:t>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03866916v1</w:t>
+                <w:t xml:space="preserve">hal-04849045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expression de la masculinité sur le marché des produits cosmétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le numérique au service de la valorisation des compétences des jeunes adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Moutat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+                <w:t xml:space="preserve">Bruno Vétel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numérique éducatif, interactions et socialisations, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565937v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03866916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d’achat et discours de marque : le cas du lit de bébé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Cohen</w:t>
+                <w:t xml:space="preserve">L’expression de la masculinité sur le marché des produits cosmétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de recherches francophones en sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (10)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01380235v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard fasciné, œil ouvert. Approche comparative des versions numérique et papier d'un album de littérature jeunesse pour le cycle 3</w:t>
+                <w:t xml:space="preserve">Processus d’achat et discours de marque : le cas du lit de bébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Émilie Remond</w:t>
+                <w:t xml:space="preserve">Géraldine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Truchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.1203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276341v1</w:t>
+                <w:t xml:space="preserve">halshs-01380235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quel jeu joues-tu sur Facebook ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regard fasciné, œil ouvert. Approche comparative des versions numérique et papier d'un album de littérature jeunesse pour le cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Truchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Logiques documentaires et enjeux éducatifs, 15 (3), pp.95-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627874v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche interdisciplinaire des TIC. Le cas des réseaux socionumériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quel jeu joues-tu sur Facebook ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieudonné Tchuente</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/DN.14.1.31-57⟩</w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ces réseaux numériques dits sociaux, 2011/1 (59), pp.77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.059.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565961v1</w:t>
+                <w:t xml:space="preserve">hal-01627874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication on Food, Health and Nutrition. A cross-cultural analysis of the Danonino Brand and Nutri-tainment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pour une approche interdisciplinaire des TIC. Le cas des réseaux socionumériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieudonné Tchuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marketing Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13527260903342803⟩</w:t>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Collaboration interdisciplinaire, 14 (1), pp.31--57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/DN.14.1.31-57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627913v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Communication on Food, Health and Nutrition. A cross-cultural analysis of the Danonino Brand and Nutri-tainment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malene Gram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boireau-Ducept</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marketing Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marketing Communications in the Food Sector, 16 (1-2), pp.87-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13527260903342803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Serious games ou comment sont détournés les jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers l'Éducation Nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (531)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1162,1704 +1253,1704 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote : Les Advergames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1re Journée de Recherche Thématique : Consommation &amp; Jeux vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE LIlle, IAE Valenciennes, UPHF, INSA Hauts-de-France, LARSH, Nov 2025, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du réel au virtuel : gérer l’activité de jeu de l’introduction au debriefing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonzoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EN'iGmatik 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collectif Escape n’ Games; Ludomag, Feb 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEGamI : un Serious Escape Game inversé pour la réussite de l’inclusion des lycéens en situation de handicap à l’Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alexandre Delestage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Parenthoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Tricaud-Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PRUNE : Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, Jun 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un conditionnement marketing au fun et à la transgression exploitant des vides juridiques : le cas des boissons énergisantes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeu et apprentissage : quelques pistes à explorer pour sortir de l'impasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85e Congrès de l’ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Faites vos jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé Tours; BIDOC 37, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146228v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu et apprentissage : quelques pistes à explorer pour sortir de l'impasse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un conditionnement marketing au fun et à la transgression exploitant des vides juridiques : le cas des boissons énergisantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Badulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faites vos jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canopé Tours; BIDOC 37, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">85e Congrès de l’ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862437v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing companies: The factors involved in Serious Game design when communicating with young people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Child and Teen Consumption Conference: Cultural Contexts, Relations and Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aalborg University, Apr 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Gaming dans le cadre de la formation des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Irrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque e-Formation des Adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lille1 laboratoire Trigone-CIREL, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will ‘Digital Natives’ become e-book readers? : some useful methodological elements to understand the consumer’s perception of digital illustrated books for children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Multidisciplinary Perspectives on Child and Teen Consumption: Being, Becoming and belonging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Edinburgh Business School, Apr 2014, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaisir des sens, plaisir du sens : le design d'expérience à l'épreuve de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Remond-Paradossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludovia 2012 - Programme du Colloque Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Ax Les Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Game et Fun Food : une approche exploratoire de la diversité des liens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fun Food Conference 2010 – Consommations alimentaires, cultures enfantines et éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Européen des Produits de l'Enfant (CEPE); Université de Poitiers, Apr 2010, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire des jeux vidéo pour enseigner : possible ou non ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Armand Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pasquinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educatec Educatice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconstruire les jeux vidéo ? Des pistes pour construire une offre cohérente en ludothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès International des Ludothèques : Faire vivre jeux et jouets en ludothèques !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Ludothèques Françaises, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to take into account the female public with a Serious Game?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International ALE Workshop "Is gender an issue in ALE ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Toulouse, Jun 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Communicate with Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussion about Virtual StoryTelling (Behavioural Simulation) and Serious Games (Female Gaming)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Heriot-Watt University, Feb 2007, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edumarket game: Technocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual Convention of the Society for the Study of Artificial Intelligence and the Simulation of Behaviour (AISB 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer par le jeu vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Méthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludovia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ludovia, 2006, Saint-Lizier (Ariège), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produits ludo-éducatifs multimédia pour les enfants : construction d'un nouveau segment marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ludovia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Saint Lizier (Ariège), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2869,214 +2960,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre avec les serious games ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau Canopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Éclairer, 978-2-240-04883-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au Serious Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Questions théoriques, 255 p., 2012, Série Serious Game, 978-2-917131-22-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3086,611 +3177,611 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Games and Game Design: Relations Between Design, Codesign and Serious Games in Adult Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Irrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From UXD to LivXD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.229-253, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119612254.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude préliminaire sur les relations entre le design et le jeu sérieux dans le cadre de la formation pour adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Irrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Taly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Leleu-Merviel; Daniel Schmitt; Philippe Useille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'UXD au LivXD, le design des expériences de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-278, 2018, Sciences, société et nouvelles technologies, 978-1-78405-524-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9781784055240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design sonore du livre numérique, ou comment le livre parle à ses lecteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Béchemin,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bobrie; Jean-François Bordron; Gérard Chandès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sens du son : pour une approche culturelle du sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solilang, 2015, Solilingui, 978-2-84932-080-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du livre illustré au livre dit « enrichi » : approche exploratoire de la perception de l’ebook pour enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie-Inés de la Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispositifs numériques : contenus, interactivité et visualisation : actes du 16e Colloque international sur le document électronique (CiDE. 16), 21-22 novembre 2013, Université Lille 3 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europia, pp.27-37, 2013, 979-10-90094-14-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01369190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques articulations du ludique dans les publicités alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Gilles Brougère et Valérie-Inés de La Ville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"On ne joue pas avec la nourriture ! " : enfance divertissement, jeu et alimentation : entre risques et plaisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers de l'Ocha (16), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCHA Observatoire Cniel des Habitudes Alimentation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-56, 2009, 978-2-35670-022-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3700,104 +3791,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche du serious game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3807,130 +3898,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Games market: Some key figures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique M-C, D Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludoscience; IDATE. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3940,596 +4031,596 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur l’évolution des vocables relatifs au domaine du Serious Game entre 2019 et 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BU Play Games : Le jeu vidéo échappe-t-il à la question du genre ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Du Réel au Virtuel : Gérer l'activité de jeu de l'introduction au débriefing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonzoms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céleste Millet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vauchel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05470851v1</w:t>
+                <w:t xml:space="preserve">hal-05385327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Réel au Virtuel : Gérer l'activité de jeu de l'introduction au débriefing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">BU Play Games : Le jeu vidéo échappe-t-il à la question du genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Jouvenot</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céleste Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rochart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vauchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385327v1</w:t>
+                <w:t xml:space="preserve">hal-05470851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du MOOC : Enseigner avec les serious games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Game Fun Food. Une approche exploratoire de la diversité des liens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Djaouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boys meet girls around Serious Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jarnole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4539,104 +4630,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu et apprentissage : quelques pistes à explorer pour sortir de l'impasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4646,138 +4737,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur l’évolution des vocables relatifs au domaine du Serious Game entre 2019 et 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4845,51 +4936,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A6A8BDB"/>
+    <w:nsid w:val="479A5AA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5076,51 +5167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rampnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1494-9196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148460224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849045v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alvarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4974" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cohen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276341v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Truchot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627874v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.059.0077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565961v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Tchuente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.31-57" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-323CCWFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Gram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527260903342803" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505915v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyaval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770337v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouvenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonzoms" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577953v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parenthoen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tricaud-Malherbe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cailliez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Djaouti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Irrmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond-Paradossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Quatrebarbes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pasquinelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Hospital" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;thel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/apprendre-avec-les-serious-games.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/de-luxd-au-livxd/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055240" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#233;chemin," TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemangeur-ocha.com/ouvrage/on-ne-joue-pas-avec-la-nourriture" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709983v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M-C, D Alvarez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470851v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Millet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rochart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vauchel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jarnole" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rampnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1494-9196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148460224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nefti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.8463" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alvarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4974" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cohen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276341v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Truchot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.059.0077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Tchuente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.31-57" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-323CCWFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Gram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527260903342803" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyaval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouvenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonzoms" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parenthoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tricaud-Malherbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cailliez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Djaouti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Irrmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond-Paradossi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Quatrebarbes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pasquinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Hospital" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;thel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533902v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/apprendre-avec-les-serious-games.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533874v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/de-luxd-au-livxd/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055240" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#233;chemin," TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemangeur-ocha.com/ouvrage/on-ne-joue-pas-avec-la-nourriture" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M-C, D Alvarez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rochart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vauchel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787129v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jarnole" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>