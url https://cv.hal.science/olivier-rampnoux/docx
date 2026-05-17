--- v2 (2026-05-16)
+++ v3 (2026-05-17)
@@ -4127,242 +4127,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Réel au Virtuel : Gérer l'activité de jeu de l'introduction au débriefing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BU Play Games : Le jeu vidéo échappe-t-il à la question du genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Jouvenot</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céleste Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rochart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vauchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385327v1</w:t>
+                <w:t xml:space="preserve">hal-05470851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BU Play Games : Le jeu vidéo échappe-t-il à la question du genre ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du Réel au Virtuel : Gérer l'activité de jeu de l'introduction au débriefing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonzoms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céleste Millet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vauchel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05470851v1</w:t>
+                <w:t xml:space="preserve">hal-05385327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du MOOC : Enseigner avec les serious games</w:t>
               </w:r>
@@ -4936,51 +4936,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="479A5AA3"/>
+    <w:nsid w:val="0E0C47F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5167,51 +5167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rampnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1494-9196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148460224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nefti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.8463" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alvarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4974" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cohen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276341v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Truchot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.059.0077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Tchuente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.31-57" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-323CCWFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Gram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527260903342803" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyaval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouvenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonzoms" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parenthoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tricaud-Malherbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cailliez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Djaouti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Irrmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond-Paradossi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Quatrebarbes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pasquinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Hospital" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;thel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533902v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/apprendre-avec-les-serious-games.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533874v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/de-luxd-au-livxd/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055240" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#233;chemin," TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemangeur-ocha.com/ouvrage/on-ne-joue-pas-avec-la-nourriture" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M-C, D Alvarez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385327v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rochart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vauchel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787129v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jarnole" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rampnoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1494-9196" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148460224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nefti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2026.8463" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alvarez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno V&#233;tel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4974" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moutat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cohen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276341v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Truchot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.059.0077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565961v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Tchuente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Canut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.14.1.31-57" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-323CCWFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Gram" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527260903342803" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Boyaval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770337v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jouvenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonzoms" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alexandre Delestage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jabouille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parenthoen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tricaud-Malherbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Badulescu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534831v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cailliez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Djaouti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Irrmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond-Paradossi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Armand Amato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Quatrebarbes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pasquinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Hospital" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787041v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;thel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653521v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533902v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/apprendre-avec-les-serious-games.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533874v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/de-luxd-au-livxd/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781784055240" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#233;chemin," TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#233;s de la Ville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lemangeur-ocha.com/ouvrage/on-ne-joue-pas-avec-la-nourriture" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709983v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M-C, D Alvarez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091797v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470851v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Millet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rochart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vauchel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787129v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jarnole" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>