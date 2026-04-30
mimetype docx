--- v1 (2026-03-26)
+++ v2 (2026-04-30)
@@ -1087,295 +1087,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and tailor‐made fabrication of porous silicon carbide from functionalized kraft pulp paper</w:t>
+                <w:t xml:space="preserve">Sintering and oxidation behavior of HfB2-SiC composites from 0 to 30 vol% SiC between 1450 and 1800 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lucas</w:t>
+                <w:t xml:space="preserve">Cassandre Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatim Laadoua</w:t>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Khaldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 133, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (2), pp.1846-1856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.4771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.10.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396884v1</w:t>
+                <w:t xml:space="preserve">hal-02325657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering and oxidation behavior of HfB2-SiC composites from 0 to 30 vol% SiC between 1450 and 1800 K</w:t>
+                <w:t xml:space="preserve">A simple and tailor‐made fabrication of porous silicon carbide from functionalized kraft pulp paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Piriou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+                <w:t xml:space="preserve">Mégane Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+                <w:t xml:space="preserve">Hatim Laadoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
+                <w:t xml:space="preserve">Zineb Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45 (2), pp.1846-1856. </w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.10.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pat.4771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325657v1</w:t>
+                <w:t xml:space="preserve">hal-02396884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of AlN nanopowder coated with a thin layer of C, using a thermal plasma reactor</w:t>
               </w:r>
@@ -1485,485 +1485,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the TiC{1-x} – TiO2 reactive interface</w:t>
+                <w:t xml:space="preserve">Bulk Li mobility enhancement in Spark Plasma Sintered Li(7−3x)AlxLa3Zr2O12 garnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Réjasse</w:t>
+                <w:t xml:space="preserve">Adriana Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Trolliard</w:t>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Léchelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Grauby</w:t>
+                <w:t xml:space="preserve">Saïd Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.12.055⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.18844-18850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.07.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01681190v1</w:t>
+                <w:t xml:space="preserve">cea-01855322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk Li mobility enhancement in Spark Plasma Sintered Li(7−3x)AlxLa3Zr2O12 garnet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel insight into the chemical analysis of light elements in oxycarbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Castillo</w:t>
+                <w:t xml:space="preserve">J. Léchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Charpentier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+                <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Yagoubi</w:t>
+                <w:t xml:space="preserve">H. Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 44, pp.18844-18850. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 157, pp.11-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.07.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01855322v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01837208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insight into the chemical analysis of light elements in oxycarbides</w:t>
+                <w:t xml:space="preserve">Study of the TiC{1-x} – TiO2 reactive interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Réjasse</w:t>
+                <w:t xml:space="preserve">F. Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trolliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Léchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Khodja</w:t>
+                <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 157, pp.11-20. </w:t>
+              <w:t xml:space="preserve">, 2018, 146, pp.225-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01837208v1</w:t>
+                <w:t xml:space="preserve">cea-01681190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and thermodynamic evaluation of the C–Hf–O ternary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2023,77 +2023,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and thermodynamic evaluation of the C–O–Zr ternary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2295,64 +2295,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM study of the reaction mechanisms involved in the carbothermal reduction of hafnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,51 +2412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of group IVB metals oxicarbides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2464,51 +2464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp.Article number 01077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2824,449 +2824,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Ni content on the structure and properties of Cr–Ni–N coatings prepared by direct current magnetron sputtering</w:t>
+                <w:t xml:space="preserve">Structure and mechanical properties of nanoscale multilayered CrN/ZrSiN coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.G. Zhang</w:t>
+                <w:t xml:space="preserve">Z. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mercs</w:t>
+                <w:t xml:space="preserve">M. Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brien</w:t>
+                <w:t xml:space="preserve">C. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 517 (11), pp.3304 - 3309. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (4), pp.672 - 680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/1.3136856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620674v1</w:t>
+                <w:t xml:space="preserve">hal-01620671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of the U–Si system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Ni content on the structure and properties of Cr–Ni–N coatings prepared by direct current magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.G. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Berche</w:t>
+                <w:t xml:space="preserve">D. Mercs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rado</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.01.014⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 517 (11), pp.3304 - 3309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620673v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and mechanical properties of nanoscale multilayered CrN/ZrSiN coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic study of the U–Si system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Allain</w:t>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baraket</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 389 (1), pp.101 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.3136856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01620671v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of atmospheric plasma sprayed (Ni, Cu, Co)-YSZ and Ni-Cu-Co-YSZ anodes cermets for SOFC application</w:t>
               </w:r>
@@ -3528,103 +3528,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructures and tribological properties of CrN/ZrN nanoscale multilayer coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.G. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 255 (7), pp.4020 - 4026. </w:t>
@@ -3713,64 +3713,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (7), pp.628 - 633. </w:t>
@@ -3820,103 +3820,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of microstructures and properties of dc magnetron sputtering deposited chromium nitride films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.G. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacuum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 82 (5), pp.501 - 509. </w:t>
@@ -3966,103 +3966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructures and corrosion behaviors of Zr modified CrN coatings deposited by DC magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.G. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacuum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 82 (11), pp.1332 - 1336. </w:t>
@@ -4258,90 +4258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic approach for advanced fuels of gas-cooled reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5093,433 +5093,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic calculations and modeling for ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature oxidation behavior of fully dense ZrB2/SiC and HfB2/SiC composites with various compositions in air plasma conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference and Exposition on Advanced Ceramics and Composites (ICACC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACerS, Jan 2019, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">47th IUPAC World Chemistry Congress “Frontiers in Chemistry: Let’s create our Future! 100 years with IUPAC”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008723v1</w:t>
+                <w:t xml:space="preserve">hal-02358921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de phases MAX carbures à base de Ti-, Zr- et Hf- par four à arc et SPS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic calculations and modeling for ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">43rd International Conference and Exposition on Advanced Ceramics and Composites (ICACC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACerS, Jan 2019, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070012v1</w:t>
+                <w:t xml:space="preserve">hal-02008723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature oxidation behavior of fully dense ZrB2/SiC and HfB2/SiC composites with various compositions in air plasma conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Piriou</w:t>
+                <w:t xml:space="preserve">Synthèse de phases MAX carbures à base de Ti-, Zr- et Hf- par four à arc et SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th IUPAC World Chemistry Congress “Frontiers in Chemistry: Let’s create our Future! 100 years with IUPAC”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358921v1</w:t>
+                <w:t xml:space="preserve">hal-02070012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation in air plasma of ZrB2 and HfB2-SiC based composites from 1800 to 2200 K</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
+                <w:t xml:space="preserve">Sintering of Aluminium Nitride nanopowders synthesized by thermal plasma and commercial micropowders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norberto Labrador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charlène Pellegrini</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HT-CMC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407804v1</w:t>
+                <w:t xml:space="preserve">hal-02163169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of an aluminum oxide thin film deposited by magnetron sputtering on boron nitride substrates: role of the physical and chemical properties of BN substrates</w:t>
               </w:r>
@@ -5624,390 +5637,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of Aluminium Nitride nanopowders synthesized by thermal plasma and commercial micropowders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ageorges</w:t>
+                <w:t xml:space="preserve">Oxidation in air plasma of ZrB2 and HfB2-SiC based composites from 1800 to 2200 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">HT-CMC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163169v1</w:t>
+                <w:t xml:space="preserve">hal-02407804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature oxidation behavior of fully dense ZrB2/SiC and HfB2/SiC ceramic composites with various compositions under atomic oxygen plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Piriou</w:t>
+                <w:t xml:space="preserve">Elaboration of an aluminum oxide thin film deposited by magnetron sputtering on boron nitride substrates: role of the physical and chemical properties of BN substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Trujillo Arredondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th IUPAC World Chemistry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181382v1</w:t>
+                <w:t xml:space="preserve">hal-02409034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of an aluminum oxide thin film deposited by magnetron sputtering on boron nitride substrates: role of the physical and chemical properties of BN substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maine</w:t>
+                <w:t xml:space="preserve">High temperature oxidation behavior of fully dense ZrB2/SiC and HfB2/SiC ceramic composites with various compositions under atomic oxygen plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tristant</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">47th IUPAC World Chemistry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409034v1</w:t>
+                <w:t xml:space="preserve">hal-02181382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited conference: Oxidation in air plasma of ZrB2 and HfB2-SiC based composites from 1800 to 2200 K</w:t>
               </w:r>
@@ -6019,51 +6019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6265,90 +6265,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des composites ultra‐réfractaires (Hf/Zr)B2‐SiC sous atmosphère dissociée (oxygène atomique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6386,90 +6386,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement à l'oxydation des composites ultra-réfractaires (Hf/Zr)B2-SiC à très haute température et au cyclage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6507,90 +6507,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the oxidation behavior of HfB2-SiC and ZrB2-SiC Ultra-High Temperature Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6723,90 +6723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation Behavior of HfB2-SiC and ZrB2-SiC Ultra-High Temperature Ceramics in different air atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6857,77 +6857,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques haute température: apports de la modélisation thermodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6965,90 +6965,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the thermodynamic study and oxidation behavior of HfB2-SiC Ultra-High Temperature Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7086,77 +7086,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li + and Al 3+ site occupancies impact on ionic conductivity in Li (7−3x) Al x La 3 Zr 2 O 12 garnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7211,90 +7211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude thermodynamique et comportement à l'oxydation de céramiques ultra-réfractaires à base de diborure d'hafnium et de carbure de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7332,77 +7332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire : Etude des oxycarbures du groupe IV – TiCO, ZrCO et HfCO - Synthèse et modélisation thermodynamique des diagrammes de phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7440,64 +7440,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la réactivité des dioxydes métalliques du groupe IVb en présence de carbone par une approche (micro-)structurale Application à la modélisation des diagrammes de phases ternaires Me-C-O (où Me = Ti, Zr, Hf)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7548,51 +7548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la NRA pour l'étude de l'interdiffusion C / O dans les composés de la famille IVb (Ti, Zr, Hf)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7609,115 +7609,111 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Carlot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ion Beam Analysis Francophone</w:t>
+              <w:t xml:space="preserve">IBAF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375971v1</w:t>
+                <w:t xml:space="preserve">hal-01852047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la NRA pour l'étude de l'interdiffusion C / O dans les composés de la famille IVb (Ti, Zr, Hf)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7734,81 +7730,85 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Carlot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBAF 2016</w:t>
+              <w:t xml:space="preserve">Ion Beam Analysis Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852047v1</w:t>
+                <w:t xml:space="preserve">hal-01375971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire : Thermodynamic modeling MAX phases: Development of a MAX thermodynamic database</w:t>
               </w:r>
@@ -7863,77 +7863,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental thermodynamic approach of solid solution boundaries of the ZrCxOy oxycarbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7984,90 +7984,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Experimental Thermodynamic Approach of High Temperature IVB-metal Carbides and Oxycarbides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2014, 13th International Ceramics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8092,77 +8092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des mécanismes réactionnels de la réduction carbothermique du dioxyde d’hafnium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8325,90 +8325,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-structural Approach of the Mechanisms of the Carbothermal Reduction of Hafnia by TEM and XRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2014, 13th International Ceramics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8433,51 +8433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of group IVB metals oxicarbides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8485,51 +8485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX JEEP - 39th Edition of the Joint European Days on Equilibrium Between Phases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.Article number 01077, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9048,103 +9048,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg$^{2+}$ doping effect on ionic conductivity of Li$_{1,15}$Zr$_{1,85}$Y$_{0,15}$(PO$_4$)$_3$ Nasicon-type solid electrolyte for all-solid-state lithium ions batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1rst International Symposium on Solid State Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Dübendorf, Switzerland</w:t>
@@ -9173,90 +9173,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the sintering and oxidation behavior to the HfB2/SiC system. Synthesis, reactivity and chemical-physical characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9290,77 +9290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and thermodynamic modeling of the C-Me-O systems (where Me = Hf, Zr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9398,77 +9398,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental approach of solid solution boundaries of the TiCxOy oxycarbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10155,51 +10155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tahan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vast" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04594639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hugon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100398" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Tamim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2023.102596" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03878814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandaru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouessac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/MCMS.2022.05.000603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202100850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gutierrez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152737" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pellegrini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.09.310" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Laadoua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4771" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Piriou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.075" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Labrador" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Guti&#233;rre-Campos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ageorges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.03.042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01681190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;jasse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trolliard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.055" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01855322v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Castillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yagoubi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.119" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01837208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;jasse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01577262v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14901" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01386236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA21967E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01091402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Lee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.11.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX80K2KL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA02190A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.02.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5T0CJ0N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.02.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MTB9TBF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.01.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDQ2403R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620673v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rado" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.01.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZT0W0VZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baraket" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3136856" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benyoucef" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyoucef" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Baraket" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900051" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWFFD8QH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620677v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.10.075" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N90G6Q5R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620679v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.&#8201;g. Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200800053" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PX14BN82-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2007.08.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W51LCL0D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2008.04.054" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-894X3JB6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dehlinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Meunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200731411" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N50DFJM8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620687v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.04.041" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN1RKMSM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620684v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacques" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parolla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verdenelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.609-620" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B2A5F31ADE1A30F31A175316C224CAF8B510A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacques" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di-Murro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Berthet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000007742.34926.65" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C97C5627ED7908E0651570DACABADB0DCDDE7B0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001350" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/110DBDF5DDFED54D4DCAB74911997640470D7D5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05042688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tahan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008723v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070012v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358921v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02407804v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Trujillo Arredondo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163169v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181382v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409034v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359020v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02159107v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flaureau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shorter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02158984v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01755558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935928v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935910v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Flaureau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethanie Shorter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847259v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01755554v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564516v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563394v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878470v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852051v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01375971v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852047v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878476v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01175670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01010515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171541v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01104508v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toulhoat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01010514v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945601v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950520v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299693v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163225v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340786v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01375962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18838.34885" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297096v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171536v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02093981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02159061v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01064237v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Lee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Giorgi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harrison" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02169132v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tahan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vast" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04594639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hugon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100398" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Tamim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2023.102596" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03878814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandaru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouessac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/MCMS.2022.05.000603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202100850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gutierrez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152737" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pellegrini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.09.310" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Piriou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.075" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Laadoua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4771" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Labrador" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Guti&#233;rre-Campos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ageorges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.03.042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01855322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Castillo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yagoubi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01837208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;jasse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01681190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;jasse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trolliard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.055" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01577262v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14901" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01386236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA21967E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01091402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Lee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.11.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX80K2KL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA02190A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.02.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5T0CJ0N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.02.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MTB9TBF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baraket" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3136856" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620674v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.01.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDQ2403R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620673v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rado" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.01.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZT0W0VZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benyoucef" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyoucef" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Baraket" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900051" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWFFD8QH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620677v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.10.075" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N90G6Q5R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620679v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.&#8201;g. Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200800053" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PX14BN82-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2007.08.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W51LCL0D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2008.04.054" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-894X3JB6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dehlinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Meunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200731411" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N50DFJM8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620687v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.04.041" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN1RKMSM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620684v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacques" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parolla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verdenelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.609-620" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B2A5F31ADE1A30F31A175316C224CAF8B510A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacques" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di-Murro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Berthet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000007742.34926.65" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C97C5627ED7908E0651570DACABADB0DCDDE7B0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001350" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/110DBDF5DDFED54D4DCAB74911997640470D7D5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05042688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tahan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358921v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008723v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070012v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163169v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Trujillo Arredondo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02407804v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409034v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359020v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02159107v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flaureau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shorter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02158984v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01755558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935928v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935910v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Flaureau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethanie Shorter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847259v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01755554v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564516v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563394v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878470v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852051v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01375971v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878476v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01175670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01010515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171541v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01104508v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toulhoat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01010514v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945601v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950520v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299693v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163225v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340786v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01375962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18838.34885" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297096v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171536v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02093981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02159061v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01064237v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Lee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Giorgi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harrison" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02169132v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>