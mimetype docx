--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,923 +368,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of energy-dissipating mechanisms by Acoustic Emission technique during mechanical loading of Ti2AlC and Ti3AlC2 MAX phases: Influence of phase composition and porosity</w:t>
+                <w:t xml:space="preserve">Spark plasma sintering of silicon(oxy-)nitride/boron nitride composites and their subsequent thermo-physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Hugon</w:t>
+                <w:t xml:space="preserve">Mickael Coëffe Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréas Flaureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chotard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Beaudet Savignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15, pp.100398. </w:t>
+              <w:t xml:space="preserve">, 2024, 19, pp.100644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594639v1</w:t>
+                <w:t xml:space="preserve">hal-05624979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic assessment of the Ga–Gd, Ga–Nb and Gd–Nb binary phase diagrams towards the Ga–Gd–Nb system</w:t>
+                <w:t xml:space="preserve">Characterisation of energy-dissipating mechanisms by Acoustic Emission technique during mechanical loading of Ti2AlC and Ti3AlC2 MAX phases: Influence of phase composition and porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rkia Tamim</w:t>
+                <w:t xml:space="preserve">Elise Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maître</w:t>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2023.102596⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.100398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403117v1</w:t>
+                <w:t xml:space="preserve">hal-04594639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the Thermoelectric Properties of Fe2VAl with the Introduction of Porosity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic assessment of the Ga–Gd, Ga–Nb and Gd–Nb binary phase diagrams towards the Ga–Gd–Nb system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Rapaud</w:t>
+                <w:t xml:space="preserve">Rkia Tamim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rouessac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Jund</w:t>
+                <w:t xml:space="preserve">Rémy Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Concepts in Material Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33552/MCMS.2022.05.000603⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82, pp.102596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2023.102596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878814v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Current‐Assisted Synthesis of the Ti 2 AlC MAX Carbide Phase by Arc Melting and Heat Treatment Using Spark Plasma Sintering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chotard</w:t>
+                <w:t xml:space="preserve">Enhancement of the Thermoelectric Properties of Fe2VAl with the Introduction of Porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bandaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202100850⟩</w:t>
+              <w:t xml:space="preserve">Modern Concepts in Material Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33552/MCMS.2022.05.000603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672589v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of boron carbide irradiated by swift heavy ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electric Current‐Assisted Synthesis of the Ti 2 AlC MAX Carbide Phase by Arc Melting and Heat Treatment Using Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152737⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.2100850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202100850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122220v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation resistance of Zr- and Hf-diboride composites containing SiC in air plasma up to 2600 K for aerospace applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural modifications of boron carbide irradiated by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Pellegrini</w:t>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Rapaud</w:t>
+                <w:t xml:space="preserve">G. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bêche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Miro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (2), pp.2177 - 2190. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 546, pp.152737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.09.310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622720v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering and oxidation behavior of HfB2-SiC composites from 0 to 30 vol% SiC between 1450 and 1800 K</w:t>
+                <w:t xml:space="preserve">Oxidation resistance of Zr- and Hf-diboride composites containing SiC in air plasma up to 2600 K for aerospace applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Piriou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+                <w:t xml:space="preserve">Charlène Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 45 (2), pp.1846-1856. </w:t>
+              <w:t xml:space="preserve">, 2021, 48 (2), pp.2177 - 2190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.10.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.09.310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325657v1</w:t>
+                <w:t xml:space="preserve">hal-03622720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and tailor‐made fabrication of porous silicon carbide from functionalized kraft pulp paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatim Laadoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1355,1686 +1355,1686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of AlN nanopowder coated with a thin layer of C, using a thermal plasma reactor</w:t>
+                <w:t xml:space="preserve">Sintering and oxidation behavior of HfB2-SiC composites from 0 to 30 vol% SiC between 1450 and 1800 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norberto Labrador</w:t>
+                <w:t xml:space="preserve">Cassandre Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delia Gutiérre-Campos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ageorges</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 45 (9), pp.11677-11685. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.03.042⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 45 (2), pp.1846-1856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.10.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116120v1</w:t>
+                <w:t xml:space="preserve">hal-02325657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk Li mobility enhancement in Spark Plasma Sintered Li(7−3x)AlxLa3Zr2O12 garnet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of AlN nanopowder coated with a thin layer of C, using a thermal plasma reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norberto Labrador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Castillo</w:t>
+                <w:t xml:space="preserve">Delia Gutiérre-Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Charpentier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+                <w:t xml:space="preserve">Hélène Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Yagoubi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 44, pp.18844-18850. </w:t>
+              <w:t xml:space="preserve">, 2019, 45 (9), pp.11677-11685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.07.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01855322v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insight into the chemical analysis of light elements in oxycarbides</w:t>
+                <w:t xml:space="preserve">Study of the TiC{1-x} – TiO2 reactive interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Réjasse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">F. Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Trolliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Léchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Khodja</w:t>
+                <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 157, pp.11-20. </w:t>
+              <w:t xml:space="preserve">, 2018, 146, pp.225-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01837208v1</w:t>
+                <w:t xml:space="preserve">cea-01681190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the TiC{1-x} – TiO2 reactive interface</w:t>
+                <w:t xml:space="preserve">Bulk Li mobility enhancement in Spark Plasma Sintered Li(7−3x)AlxLa3Zr2O12 garnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Réjasse</w:t>
+                <w:t xml:space="preserve">Adriana Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Trolliard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Rapaud</w:t>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Grauby</w:t>
+                <w:t xml:space="preserve">Saïd Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 146, pp.225-236. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.18844-18850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.12.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.07.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01681190v1</w:t>
+                <w:t xml:space="preserve">cea-01855322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation and thermodynamic evaluation of the C–Hf–O ternary system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Novel insight into the chemical analysis of light elements in oxycarbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Léchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.14901⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 157, pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577262v1</w:t>
+                <w:t xml:space="preserve">cea-01837208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation and thermodynamic evaluation of the C–O–Zr ternary system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation and thermodynamic evaluation of the C–Hf–O ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA21967E⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (8), pp.3757-3770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.14901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386236v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fabrication of ZrCxNy from ZrO2 via two-step carbothermic reduction–nitridation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation and thermodynamic evaluation of the C–O–Zr ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trolliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Harrison</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">W.E. Lee</w:t>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (5), pp.10.1016/j.jeurceramsoc.2014.11.005. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.100122-100135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6RA21967E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01091402v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM study of the reaction mechanisms involved in the carbothermal reduction of hafnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.45341-45350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5RA02190A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of group IVB metals oxicarbides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Réjasse</w:t>
+                <w:t xml:space="preserve">On the fabrication of ZrCxNy from ZrO2 via two-step carbothermic reduction–nitridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Trolliard</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.E. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301077⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (5), pp.10.1016/j.jeurceramsoc.2014.11.005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946173v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the elastic modulus and hardness of co-sputtered Zr–Cu–(N) thin metal glass films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Coddet</w:t>
+                <w:t xml:space="preserve">Experimental study of group IVB metals oxicarbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.02.036⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.Article number 01077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01620666v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition and characterization of cold sprayed nanocrystalline NiTi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the elastic modulus and hardness of co-sputtered Zr–Cu–(N) thin metal glass films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sanchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tria</w:t>
+                <w:t xml:space="preserve">C. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Elkedim</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Coddet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2011.02.026⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 206 (17), pp.3567 - 3571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2012.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620669v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and mechanical properties of nanoscale multilayered CrN/ZrSiN coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deposition and characterization of cold sprayed nanocrystalline NiTi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elkedim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Rapaud</w:t>
+                <w:t xml:space="preserve">X. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Allain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Dong</w:t>
+                <w:t xml:space="preserve">F. F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.3136856⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 210 (2), pp.181 - 188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2011.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620671v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Ni content on the structure and properties of Cr–Ni–N coatings prepared by direct current magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.G. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3074,51 +3074,51 @@
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -3136,51 +3136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3246,1179 +3246,1167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of atmospheric plasma sprayed (Ni, Cu, Co)-YSZ and Ni-Cu-Co-YSZ anodes cermets for SOFC application</w:t>
+                <w:t xml:space="preserve">Structure and mechanical properties of nanoscale multilayered CrN/ZrSiN coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Benyoucef</w:t>
+                <w:t xml:space="preserve">Z. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+                <w:t xml:space="preserve">M. Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Coddet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2009.09.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (4), pp.672 - 680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3136856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590599v1</w:t>
+                <w:t xml:space="preserve">hal-01620671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of Magnetron Sputtered CrSiN/ZrN Multilayer Coatings-from Structure to Tribological Behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal stability of atmospheric plasma sprayed (Ni, Cu, Co)-YSZ and Ni-Cu-Co-YSZ anodes cermets for SOFC application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiguo Zhang</w:t>
+                <w:t xml:space="preserve">Didier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Allain</w:t>
+                <w:t xml:space="preserve">Christian Coddet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mercs</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boumediene Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.200900051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70 (12), pp.1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2009.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01620670v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and tribological properties of CrN/ZrN nanoscale multilayer coatings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Baraket</w:t>
+                <w:t xml:space="preserve">Characterizations of Magnetron Sputtered CrSiN/ZrN Multilayer Coatings-from Structure to Tribological Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mercs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.10.075⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (8), pp.667 - 673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200900051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620677v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of RF Bias on the Deposition of CrN Studied by OES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Microstructures and tribological properties of CrN/ZrN nanoscale multilayer coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.G. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Bonasso</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Dong</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10 (7), pp.628 - 633. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 255 (7), pp.4020 - 4026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.200800053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.10.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620679v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of microstructures and properties of dc magnetron sputtering deposited chromium nitride films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Influence of RF Bias on the Deposition of CrN Studied by OES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. g. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2007.08.009⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (7), pp.628 - 633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200800053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620681v1</w:t>
+                <w:t xml:space="preserve">hal-01620679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and corrosion behaviors of Zr modified CrN coatings deposited by DC magnetron sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Control of microstructures and properties of dc magnetron sputtering deposited chromium nitride films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.G. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mercs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vacuum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 82 (11), pp.1332 - 1336. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2008.04.054⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 82 (5), pp.501 - 509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2007.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01620680v1</w:t>
+                <w:t xml:space="preserve">hal-01620681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cr and Si Addition on Structural and Mechanical Properties of TiAlN Coatings Reactively Sputter Deposited</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cathy Meunier</w:t>
+                <w:t xml:space="preserve">Microstructures and corrosion behaviors of Zr modified CrN coatings deposited by DC magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.G. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.200731411⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (11), pp.1332 - 1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2008.04.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620682v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic approach for advanced fuels of gas-cooled reactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Guéneau</w:t>
+                <w:t xml:space="preserve">Influence of Cr and Si Addition on Structural and Mechanical Properties of TiAlN Coatings Reactively Sputter Deposited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dehlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chatain</w:t>
+                <w:t xml:space="preserve">Sophie Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gossé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Rapaud</w:t>
+                <w:t xml:space="preserve">Cathy Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 344 (1-3), pp.191 - 197. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (S1), pp.S588 - S592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2005.04.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200731411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620687v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which alternative to the pyrocarbon interphase in ceramic matrix composites?</w:t>
               </w:r>
@@ -4527,309 +4515,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC/SiC minicomposites with (PyC/TiC)n interphases processed by pressure-pulsed reactive CVI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A thermodynamic approach for advanced fuels of gas-cooled reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rapaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:JMSC.0000007742.34926.65⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 344 (1-3), pp.191 - 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2005.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620688v1</w:t>
+                <w:t xml:space="preserve">hal-01620687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SiC/SiC minicomposites with (PyC/TiC)n interphases processed by pressure-pulsed reactive CVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di-Murro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (1), pp.173 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JMSC.0000007742.34926.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Processing of (PyC/TiC) n multilayered coatings by pulsed CVD and RCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 11 (PR3), pp.Pr3-391-Pr3-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2001350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4839,51 +4973,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche (micro-)structurale du mécanisme de changement de phases BP → B12P2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4905,4741 +5039,4616 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la section régionale SCF Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light weight boron-based ceramics: sintering ability and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC'2023 International Conference on PROCESSING &amp; MANUFACTURING OF ADVANCED MATERIALS: Processing, Fabrication, Properties, Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature oxidation behavior of fully dense ZrB2/SiC and HfB2/SiC composites with various compositions in air plasma conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic calculations and modeling for ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th IUPAC World Chemistry Congress “Frontiers in Chemistry: Let’s create our Future! 100 years with IUPAC”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">43rd International Conference and Exposition on Advanced Ceramics and Composites (ICACC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACerS, Jan 2019, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358921v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic calculations and modeling for ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de phases MAX carbures à base de Ti-, Zr- et Hf- par four à arc et SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International Conference and Exposition on Advanced Ceramics and Composites (ICACC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACerS, Jan 2019, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008723v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de phases MAX carbures à base de Ti-, Zr- et Hf- par four à arc et SPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Hugon</w:t>
+                <w:t xml:space="preserve">High temperature oxidation behavior of fully dense ZrB2/SiC and HfB2/SiC composites with various compositions in air plasma conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Lucas</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">47th IUPAC World Chemistry Congress “Frontiers in Chemistry: Let’s create our Future! 100 years with IUPAC”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070012v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering of Aluminium Nitride nanopowders synthesized by thermal plasma and commercial micropowders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norberto Labrador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of an aluminum oxide thin film deposited by magnetron sputtering on boron nitride substrates: role of the physical and chemical properties of BN substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Trujillo Arredondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation in air plasma of ZrB2 and HfB2-SiC based composites from 1800 to 2200 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HT-CMC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of an aluminum oxide thin film deposited by magnetron sputtering on boron nitride substrates: role of the physical and chemical properties of BN substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maine</w:t>
+                <w:t xml:space="preserve">High temperature oxidation behavior of fully dense ZrB2/SiC and HfB2/SiC ceramic composites with various compositions under atomic oxygen plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tristant</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">47th IUPAC World Chemistry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409034v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature oxidation behavior of fully dense ZrB2/SiC and HfB2/SiC ceramic composites with various compositions under atomic oxygen plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Piriou</w:t>
+                <w:t xml:space="preserve">Elaboration of an aluminum oxide thin film deposited by magnetron sputtering on boron nitride substrates: role of the physical and chemical properties of BN substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Trujillo Arredondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tristant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th IUPAC World Chemistry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181382v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited conference: Oxidation in air plasma of ZrB2 and HfB2-SiC based composites from 1800 to 2200 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on High Temperature Ceramic Matrix Composite, HTCMC-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du système Fe-B-C : réactivité, acquisition de données thermodynamiques et modélisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Shorter</w:t>
+                <w:t xml:space="preserve">Oxidation Behavior of HfB2-SiC and ZrB2-SiC Ultra-High Temperature Ceramics in different air atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">CIMTEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Prugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159107v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des UHTCs : Aéronautique et Aérospatial. Cas des composites ZrB2/SiC et HfB2/SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Rapaud</w:t>
+                <w:t xml:space="preserve">Céramiques haute température: apports de la modélisation thermodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trolliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique : Réfractaires et Ultra-Réfractaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique SF2M - Matériaux à haute température: réactivité et précautions d'usage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158984v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des composites ultra‐réfractaires (Hf/Zr)B2‐SiC sous atmosphère dissociée (oxygène atomique)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
+                <w:t xml:space="preserve">Etude du système Fe-B-C : réactivité, acquisition de données thermodynamiques et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flaureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shorter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755558v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement à l'oxydation des composites ultra-réfractaires (Hf/Zr)B2-SiC à très haute température et au cyclage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
+                <w:t xml:space="preserve">Application des UHTCs : Aéronautique et Aérospatial. Cas des composites ZrB2/SiC et HfB2/SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée Technique : Réfractaires et Ultra-Réfractaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935928v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the oxidation behavior of HfB2-SiC and ZrB2-SiC Ultra-High Temperature Ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Comportement des composites ultra‐réfractaires (Hf/Zr)B2‐SiC sous atmosphère dissociée (oxygène atomique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Ceramic Congress, CIMTEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, perurgia, Italy</w:t>
+              <w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354249v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du système Fe-B-C : réactivité, acquisition de données thermodynamiques et modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement à l'oxydation des composites ultra-réfractaires (Hf/Zr)B2-SiC à très haute température et au cyclage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bethanie Shorter</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935910v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation Behavior of HfB2-SiC and ZrB2-SiC Ultra-High Temperature Ceramics in different air atmospheres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Comparison of the oxidation behavior of HfB2-SiC and ZrB2-SiC Ultra-High Temperature Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Prugia, Italy</w:t>
+              <w:t xml:space="preserve">14th International Ceramic Congress, CIMTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, perurgia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847259v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques haute température: apports de la modélisation thermodynamique</w:t>
+                <w:t xml:space="preserve">Etude du système Fe-B-C : réactivité, acquisition de données thermodynamiques et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Flaureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethanie Shorter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique SF2M - Matériaux à haute température: réactivité et précautions d'usage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755554v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the thermodynamic study and oxidation behavior of HfB2-SiC Ultra-High Temperature Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECerS2017 - 15th Conference &amp; Exhibition of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li + and Al 3+ site occupancies impact on ionic conductivity in Li (7−3x) Al x La 3 Zr 2 O 12 garnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Moskura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2017 E-MRS : European Materials Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude thermodynamique et comportement à l'oxydation de céramiques ultra-réfractaires à base de diborure d'hafnium et de carbure de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne J.H. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de la Céramique, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire : Etude des oxycarbures du groupe IV – TiCO, ZrCO et HfCO - Synthèse et modélisation thermodynamique des diagrammes de phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MatV2L</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la réactivité des dioxydes métalliques du groupe IVb en présence de carbone par une approche (micro-)structurale Application à la modélisation des diagrammes de phases ternaires Me-C-O (où Me = Ti, Zr, Hf)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Journées Annuelles du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la NRA pour l'étude de l'interdiffusion C / O dans les composés de la famille IVb (Ti, Zr, Hf)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Carlot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBAF 2016</w:t>
+              <w:t xml:space="preserve">Ion Beam Analysis Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852047v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la NRA pour l'étude de l'interdiffusion C / O dans les composés de la famille IVb (Ti, Zr, Hf)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Carlot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ion Beam Analysis Francophone</w:t>
+              <w:t xml:space="preserve">IBAF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375971v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire : Thermodynamic modeling MAX phases: Development of a MAX thermodynamic database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Imperial College</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental thermodynamic approach of solid solution boundaries of the ZrCxOy oxycarbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Experimental Thermodynamic Approach of High Temperature IVB-metal Carbides and Oxycarbides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2014, 13th International Ceramics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des mécanismes réactionnels de la réduction carbothermique du dioxyde d’hafnium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF - Journées de la Section Régionale Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des évolutions élémentaires et structurales induites par l’irradiation et la température dans le carbure de Bore B$_4$C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bérerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Toulhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBAF 2014 - Ion Beam Analysis Francophone - 5e Rencontre "analyse par faisceaux d'ions rapides"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française du Vide, Oct 2014, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-structural Approach of the Mechanisms of the Carbothermal Reduction of Hafnia by TEM and XRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2014, 13th International Ceramics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of group IVB metals oxicarbides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX JEEP - 39th Edition of the Joint European Days on Equilibrium Between Phases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.Article number 01077, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/20130301077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermodynamique de systèmes céramiques à applications potentielles dans les réacteurs nucléaires de quatrième génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COFRET'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Sozopol, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des caractéristiques (micro-)structurales des poudres de BP et B12P2 sur leur stabilité et leur aptitude au frittage SPS</w:t>
+                <w:t xml:space="preserve">Rôle des caractéristiques (micro-)structurales des poudres de BP et B 12 P 2 sur leur stabilité et leur aptitude au frittage SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2023 du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113508v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des caractéristiques (micro-)structurales des poudres de BP et B 12 P 2 sur leur stabilité et leur aptitude au frittage SPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Tahan</w:t>
+                <w:t xml:space="preserve">Synthesis of Ti-, Zr- and Hf- containing MAX carbide phases by electric arc furnace and by SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2023 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">XVI ECerS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299693v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Ti-, Zr- and Hf- containing MAX carbide phases by electric arc furnace and by SPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Hugon</w:t>
+                <w:t xml:space="preserve">Mg$^{2+}$ doping effect on ionic conductivity of Li$_{1,15}$Zr$_{1,85}$Y$_{0,15}$(PO$_4$)$_3$ Nasicon-type solid electrolyte for all-solid-state lithium ions batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI ECerS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy. </w:t>
+              <w:t xml:space="preserve">1rst International Symposium on Solid State Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dübendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163225v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02340786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg$^{2+}$ doping effect on ionic conductivity of Li$_{1,15}$Zr$_{1,85}$Y$_{0,15}$(PO$_4$)$_3$ Nasicon-type solid electrolyte for all-solid-state lithium ions batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Yagoubi</w:t>
+                <w:t xml:space="preserve">Study of the sintering and oxidation behavior to the HfB2/SiC system. Synthesis, reactivity and chemical-physical characterization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst International Symposium on Solid State Batteries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Workshop on Advanced Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Limoges, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18838.34885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02340786v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the sintering and oxidation behavior to the HfB2/SiC system. Synthesis, reactivity and chemical-physical characterization.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Piriou</w:t>
+                <w:t xml:space="preserve">Experimental investigation and thermodynamic modeling of the C-Me-O systems (where Me = Hf, Zr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trolliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Advanced Ceramics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International IUPAC Conference on High Temperature Materials Chemistry (HTMC XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375962v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation and thermodynamic modeling of the C-Me-O systems (where Me = Hf, Zr)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Experimental approach of solid solution boundaries of the TiCxOy oxycarbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International IUPAC Conference on High Temperature Materials Chemistry (HTMC XV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">ECERS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tolède, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297096v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental approach of solid solution boundaries of the TiCxOy oxycarbide</w:t>
-[...106 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Structural modifications induced by ion irradiation and temperature in boron carbide B$_4$C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bérerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Toulhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Ion Beam Modification of Materials (IBMM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-02093981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9649,249 +9658,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impacts of new processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIRE Compendium Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2C : Corrosion of Refractories : the impact of Corrosion, pp.399-427, 2018, 978-3-87264-008-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear Applications for Ultra-High Temperature Ceramics and MAX Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William E. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">William G. Fahrenholtz, Eric J. Wuchina, William E. Lee, Yanchun Zhou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultra-High Temperature Ceramics: Materials for Extreme Environment Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.391, 2014, 978-1-118-70078-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9901,114 +9910,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles interphases pour matériaux composites céramiques: revêtements multicouches nanoséquencés (PyC/TiC)n</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Claude Bernard Lyon 1, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02169132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId260"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10155,51 +10164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tahan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vast" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04594639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hugon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100398" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403117v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Tamim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2023.102596" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03878814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandaru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouessac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/MCMS.2022.05.000603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202100850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gutierrez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152737" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pellegrini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.09.310" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Piriou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.075" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Laadoua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4771" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Labrador" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Guti&#233;rre-Campos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ageorges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.03.042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01855322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Castillo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yagoubi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01837208v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;jasse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01681190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;jasse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trolliard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.055" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01577262v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14901" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01386236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA21967E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01091402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Lee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.11.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX80K2KL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA02190A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.02.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5T0CJ0N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.02.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MTB9TBF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baraket" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3136856" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620674v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.01.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDQ2403R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620673v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rado" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.01.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZT0W0VZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benyoucef" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyoucef" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Baraket" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900051" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWFFD8QH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620677v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.10.075" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N90G6Q5R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620679v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.&#8201;g. Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200800053" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PX14BN82-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2007.08.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W51LCL0D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2008.04.054" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-894X3JB6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dehlinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Meunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200731411" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N50DFJM8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620687v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.04.041" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN1RKMSM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620684v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacques" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parolla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verdenelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.609-620" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B2A5F31ADE1A30F31A175316C224CAF8B510A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacques" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di-Murro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Berthet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000007742.34926.65" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C97C5627ED7908E0651570DACABADB0DCDDE7B0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001350" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/110DBDF5DDFED54D4DCAB74911997640470D7D5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05042688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tahan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358921v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008723v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070012v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163169v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Trujillo Arredondo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02407804v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409034v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359020v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02159107v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flaureau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shorter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02158984v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01755558v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935928v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935910v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Flaureau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethanie Shorter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847259v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01755554v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564516v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563394v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878470v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852051v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01375971v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878476v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01175670v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01010515v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171541v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01104508v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toulhoat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01010514v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945601v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950520v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299693v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163225v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340786v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01375962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18838.34885" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297096v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171536v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02093981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02159061v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01064237v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Lee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Giorgi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harrison" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02169132v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tahan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Courac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Sjakste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vast" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c08312" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05624979v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Co&#235;ffe Desvaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Flaureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaudet Savignat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100644" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04594639v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hugon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100398" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04403117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rkia Tamim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2023.102596" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03878814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandaru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouessac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/MCMS.2022.05.000603" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202100850" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gutierrez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152737" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pellegrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.09.310" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Laadoua" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4771" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Piriou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.10.075" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116120v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Labrador" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Guti&#233;rre-Campos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ageorges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.03.042" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01681190v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R&#233;jasse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trolliard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.12.055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01855322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Castillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yagoubi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.119" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01837208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;jasse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.07.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01577262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14901" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01386236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA21967E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153968v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA02190A" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01091402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Lee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.11.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX80K2KL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946173v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sanchette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2012.02.036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5T0CJ0N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620669v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Bernard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.02.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MTB9TBF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620674v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.01.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDQ2403R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620673v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rado" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.01.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0ZT0W0VZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620671v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baraket" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3136856" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590599v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benyoucef" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyoucef" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2009.09.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zhang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Baraket" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900051" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWFFD8QH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620677v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.10.075" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N90G6Q5R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620679v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.&#8201;g. Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200800053" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PX14BN82-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2007.08.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W51LCL0D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2008.04.054" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-894X3JB6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620682v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dehlinger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lamy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Meunier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200731411" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N50DFJM8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620684v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacques" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parolla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Verdenelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.609-620" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B2A5F31ADE1A30F31A175316C224CAF8B510A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620687v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.04.041" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN1RKMSM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620688v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacques" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di-Murro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Berthet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000007742.34926.65" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C97C5627ED7908E0651570DACABADB0DCDDE7B0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976987v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001350" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/110DBDF5DDFED54D4DCAB74911997640470D7D5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799336v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05042688v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tahan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008723v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070012v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358921v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163169v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Trujillo Arredondo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tristant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02407804v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02409034v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359020v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847259v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J.H. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01755554v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02159107v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flaureau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shorter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02158984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01755558v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354249v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935910v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Flaureau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethanie Shorter" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564516v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563394v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500422v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878470v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852051v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01375971v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Carlot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878476v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01175670v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01010515v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171541v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01104508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toulhoat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01010514v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945601v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950520v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299693v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163225v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340786v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01375962v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18838.34885" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297096v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171536v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02093981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02159061v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01064237v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Lee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Giorgi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harrison" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02169132v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>