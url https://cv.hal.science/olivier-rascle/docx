--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1818,217 +1818,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées</w:t>
+                <w:t xml:space="preserve">Reputation of referee and opponents : is social information relevant when soccer players decide to use antisocial behaviours ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XVIème Congrès International de l’ACAPS, Oct 2015, Nantes, France. pp.464-465</w:t>
+              <w:t xml:space="preserve">8th World Congress on Science and Football. Copenhage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426285v1</w:t>
+                <w:t xml:space="preserve">hal-02420917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reputation of referee and opponents : is social information relevant when soccer players decide to use antisocial behaviours ?</w:t>
+                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Science and Football. Copenhage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Copenhage, Denmark</w:t>
+              <w:t xml:space="preserve">Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIème Congrès International de l’ACAPS, Oct 2015, Nantes, France. pp.464-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420917v1</w:t>
+                <w:t xml:space="preserve">hal-02426285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées.</w:t>
               </w:r>
@@ -3549,51 +3549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFF6A988"/>
+    <w:nsid w:val="7E83CCD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3780,51 +3780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rascle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083963243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316731" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-020-04442-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Livingstone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2016.1259656" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.01.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Traclet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Petrucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2010.10599682" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno Genevi&#233;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-6402.2009.01522.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3C08JGBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-9029.2006.00090.x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK234R5T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366659v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/les-stereotypes_o-15421.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rascle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083963243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316731" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-020-04442-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Livingstone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2016.1259656" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.01.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Traclet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Petrucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2010.10599682" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno Genevi&#233;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-6402.2009.01522.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3C08JGBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-9029.2006.00090.x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK234R5T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366659v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/les-stereotypes_o-15421.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>