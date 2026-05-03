--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1818,670 +1818,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reputation of referee and opponents : is social information relevant when soccer players decide to use antisocial behaviours ?</w:t>
+                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Science and Football. Copenhage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Copenhage, Denmark</w:t>
+              <w:t xml:space="preserve">XVIème Congrès International de l’ACAPS. Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France. pp.464-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420917v1</w:t>
+                <w:t xml:space="preserve">hal-02420898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées</w:t>
+                <w:t xml:space="preserve">Reputation of referee and opponents : is social information relevant when soccer players decide to use antisocial behaviours ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XVIème Congrès International de l’ACAPS, Oct 2015, Nantes, France. pp.464-465</w:t>
+              <w:t xml:space="preserve">8th World Congress on Science and Football. Copenhage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426285v1</w:t>
+                <w:t xml:space="preserve">hal-02420917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées.</w:t>
+                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème Congrès International de l’ACAPS. Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nantes, France. pp.464-465</w:t>
+              <w:t xml:space="preserve">Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIème Congrès International de l’ACAPS, Oct 2015, Nantes, France. pp.464-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420898v1</w:t>
+                <w:t xml:space="preserve">hal-02426285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théories implicites de l’habileté sportive, buts motivationnels et attitudes à l’égard du dopage : une comparaison franco-espagnole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reputation or situational informational about severity of referee : What information is preferably used by soccer players when they intend to behave aggressively ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t>
+              <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PERF Arbitrage, Sep 2014, Clermont-Ferrand, France. pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426292v1</w:t>
+                <w:t xml:space="preserve">hal-02365969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous les mêmes face au dopage ? Attitudes et opinions d’étudiants sportifs français et espagnols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Théories implicites de l’habileté sportive, buts motivationnels et attitudes à l’égard du dopage : une comparaison franco-espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426289v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reputation or situational informational about severity of referee : What information is preferably used by soccer players when they intend to behave aggressively ?</w:t>
+                <w:t xml:space="preserve">Tous les mêmes face au dopage ? Attitudes et opinions d’étudiants sportifs français et espagnols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PERF Arbitrage, Sep 2014, Clermont-Ferrand, France. pp.45-56</w:t>
+              <w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365969v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la réputation des arbitres et des adversaires influence les intentions transgressives en football</w:t>
               </w:r>
@@ -2543,109 +2543,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sévérité de l'arbitre et intentions agressives de joueurs de basket : Influence de la réputation et des premières impressions ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que faire lorsque la porte qui mène à la réussite est cadenassée à double tour ? De l’efficacité des programmes de réattribution….</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie des activités corporelles et de la performance sportive, regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées Nationales d'Etude de la Société Française de Psychologie du Sport, Apr 2011, Bordeaux, France. pp.42-43</w:t>
+              <w:t xml:space="preserve">symposium « Si c’est mon prof qui le dit : identité sociale, compétence de la source d’influence et efficacité d’un programme de réattribution »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426332v1</w:t>
+                <w:t xml:space="preserve">hal-02366659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi m'a t'il fait mal?&amp;quot; Rôle de la perspective personnelle et des informations situationnelles sur la perception du caractère instrumental ou hostile de l'agression</w:t>
               </w:r>
@@ -2707,109 +2707,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que faire lorsque la porte qui mène à la réussite est cadenassée à double tour ? De l’efficacité des programmes de réattribution….</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sévérité de l'arbitre et intentions agressives de joueurs de basket : Influence de la réputation et des premières impressions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">symposium « Si c’est mon prof qui le dit : identité sociale, compétence de la source d’influence et efficacité d’un programme de réattribution »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives, Oct 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Psychologie des activités corporelles et de la performance sportive, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Nationales d'Etude de la Société Française de Psychologie du Sport, Apr 2011, Bordeaux, France. pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366659v1</w:t>
+                <w:t xml:space="preserve">hal-02426332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3549,51 +3549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E83CCD5"/>
+    <w:nsid w:val="6FBD9B04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3780,51 +3780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rascle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083963243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316731" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-020-04442-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Livingstone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2016.1259656" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.01.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Traclet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Petrucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2010.10599682" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno Genevi&#233;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-6402.2009.01522.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3C08JGBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-9029.2006.00090.x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK234R5T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366659v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/les-stereotypes_o-15421.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rascle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083963243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316731" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-020-04442-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Livingstone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2016.1259656" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.01.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Traclet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Petrucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2010.10599682" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno Genevi&#233;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-6402.2009.01522.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3C08JGBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-9029.2006.00090.x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK234R5T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/les-stereotypes_o-15421.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>