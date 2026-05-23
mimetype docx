--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1493,178 +1493,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les programmes d'intervention attributionnelle en contexte sportif : revue de littérature et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Team Sports Players' Observed Aggresion as a Function of Gender, Competitive Level, and Sport Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (8), pp.1980-2000. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0021-9029.2006.00090.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Players’ Gender and Male Referees’ Decisions About Aggression in French Soccer: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Coulomb-Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sex Roles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (7-8), pp.547-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11199-005-3720-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceived motivational climate and aggression as a function of competitive level in youth male french handball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.0021-9029.2006.00090.x⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delsarte Aymeric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of sport of behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (1), pp.51-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02156907v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggression in youth handball : relationships between goal orientations and induced motivational context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social behavior and personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communications verbales d'entraineurs et comportements d'agression de jeunes joueurs en handball: quelles relations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AVANTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6, pp.24-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggression and Goal Orientations in Handball: Influence of Institutional Sport Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 86 (3_suppl), pp.1347-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/pms.1998.86.3c.1347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercice du management et cohésion des groupes militaires : le rôle du climat motivationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1693,73 +2304,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque en Management du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir de l’obésité par la chirurgie bariatrique… et après ? Suivi sur 2 ans de l’évolution de l’IMC des patients et de leur perception de qualité de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1788,73 +2399,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Descartes, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1883,263 +2494,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème Congrès International de l’ACAPS. Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France. pp.464-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reputation of referee and opponents : is social information relevant when soccer players decide to use antisocial behaviours ?</w:t>
+                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Science and Football. Copenhage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Copenhage, Denmark</w:t>
+              <w:t xml:space="preserve">Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIème Congrès International de l’ACAPS, Oct 2015, Nantes, France. pp.464-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420917v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées</w:t>
+                <w:t xml:space="preserve">Reputation of referee and opponents : is social information relevant when soccer players decide to use antisocial behaviours ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XVIème Congrès International de l’ACAPS, Oct 2015, Nantes, France. pp.464-465</w:t>
+              <w:t xml:space="preserve">8th World Congress on Science and Football. Copenhage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426285v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reputation or situational informational about severity of referee : What information is preferably used by soccer players when they intend to behave aggressively ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2181,323 +2792,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PERF Arbitrage, Sep 2014, Clermont-Ferrand, France. pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories implicites de l’habileté sportive, buts motivationnels et attitudes à l’égard du dopage : une comparaison franco-espagnole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous les mêmes face au dopage ? Attitudes et opinions d’étudiants sportifs français et espagnols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Deporte, Dopaje y Sociedad »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université polytechnique de Madrid, Feb 2014, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la réputation des arbitres et des adversaires influence les intentions transgressives en football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2513,73 +3124,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque International Football et Recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, May 2012, Rennes, France. pp.83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire lorsque la porte qui mène à la réussite est cadenassée à double tour ? De l’efficacité des programmes de réattribution….</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2595,269 +3206,269 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">symposium « Si c’est mon prof qui le dit : identité sociale, compétence de la source d’influence et efficacité d’un programme de réattribution »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi m'a t'il fait mal?&amp;quot; Rôle de la perspective personnelle et des informations situationnelles sur la perception du caractère instrumental ou hostile de l'agression</w:t>
+                <w:t xml:space="preserve">Sévérité de l'arbitre et intentions agressives de joueurs de basket : Influence de la réputation et des premières impressions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès International de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Oct 2011, Rennes, France. pp.290-291</w:t>
+              <w:t xml:space="preserve">Psychologie des activités corporelles et de la performance sportive, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Nationales d'Etude de la Société Française de Psychologie du Sport, Apr 2011, Bordeaux, France. pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426343v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sévérité de l'arbitre et intentions agressives de joueurs de basket : Influence de la réputation et des premières impressions ?</w:t>
+                <w:t xml:space="preserve">Pourquoi m'a t'il fait mal?&amp;quot; Rôle de la perspective personnelle et des informations situationnelles sur la perception du caractère instrumental ou hostile de l'agression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie des activités corporelles et de la performance sportive, regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées Nationales d'Etude de la Société Française de Psychologie du Sport, Apr 2011, Bordeaux, France. pp.42-43</w:t>
+              <w:t xml:space="preserve">14ème Congrès International de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Oct 2011, Rennes, France. pp.290-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426332v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-failure attributional feedback from an ingroup expert improves sport performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Higgins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2866,123 +3477,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Coffee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th CPA National Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Victoria, Canada. pp.106, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je persiste … ou pas : compétence perçue de la source endogroupe et efficacité de la réattribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3011,51 +3622,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3065,51 +3676,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise de décision en football : quand l’éthique s’en mêle (s’emmêle ?) La cognition sociale comme cadre d’analyse des comportements transgressifs en football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3138,73 +3749,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jugement et prise de décision en football : [actes du colloque tenu à Caen en mai 2014] / [organisé par le] Centre d'étude sport et actions motrices, CesamS, Université de Caen Normandie ; dirigé par Fabrice Dosseville et Catherine Garncarzyk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.63-77, 2017, 978-2-84133-867-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stéréotypes de sexe dans l’arbitrage des sports collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3223,96 +3834,96 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les stéréotypes / geneviève Cabagno, Philippe Castel, Corentin Clément-Guillotin, Marie-Françoise Lacassagne, Nicolas Margas, Rodolphe Perchot, Olivier Rascle, François Ruchaud, Philippe Sarrazin, Nicolas Souchon, Damien Tessier, David Trouilloud, Coordonné par Paul Fontayne et Aïna Chalabaev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Revue EPS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-90, 2016, 9782867135507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La règle sportive : application, transgression ou adaptation ? Le point de vue de la psychologie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3328,73 +3939,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La règle sportive / Yvon Léziart, Genevieve Cabagno, Monique Loquet, Jean Trohel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2012, 978-2867817793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et performance : l'apport des programmes de réattribution en contexte sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3423,65 +4034,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du contrôle : théories et applications / sous la direction d'Yvan Paquet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2009, 978-2-8041-0377-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3549,51 +4160,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FBD9B04"/>
+    <w:nsid w:val="D42AB634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3780,51 +4391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rascle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083963243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316731" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-020-04442-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Livingstone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2016.1259656" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.01.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Traclet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Petrucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2010.10599682" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno Genevi&#233;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-6402.2009.01522.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3C08JGBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-9029.2006.00090.x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK234R5T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426332v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/les-stereotypes_o-15421.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rascle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083963243" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042495v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0316731" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182588v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11695-020-04442-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468278v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G. Livingstone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bardin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2016.1259656" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.01.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Traclet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Petrucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2010.10599682" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01469901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02890906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno Genevi&#233;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-6402.2009.01522.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-3C08JGBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno, G." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-9029.2006.00090.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK234R5T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Coulomb-Cabagno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-005-3720-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SLKRP4T8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delsarte Aymeric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pfister" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Coulomb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.1998.86.3c.1347" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364888v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364711v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pardo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426323v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366674v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-eps.com/fr/les-stereotypes_o-15421.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>