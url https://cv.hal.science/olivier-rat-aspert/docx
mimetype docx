--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1662,329 +1662,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise des maladies enzootiques : coordination des acteurs au sein des territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+                <w:t xml:space="preserve">Structuration spatiale des activités d’élevage et gestion du risque sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Inter-projets PSDR GO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2011, Rennes, France. 19 p</w:t>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2011, Rennes, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804073v1</w:t>
+                <w:t xml:space="preserve">hal-02810547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An economic approach to collective management of endemic animal diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maîtrise des maladies enzootiques : coordination des acteurs au sein des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAE Congress "Change and Uncertainty - Challenges for Agriculture, Food and Natural Resources"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. 11 p</w:t>
+              <w:t xml:space="preserve">Séminaire Inter-projets PSDR GO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2011, Rennes, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804196v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration spatiale des activités d’élevage et gestion du risque sanitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Beaudeau</w:t>
+                <w:t xml:space="preserve">An economic approach to collective management of endemic animal diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Inter-projets PSDR GO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2011, Rennes, France. 27 p</w:t>
+              <w:t xml:space="preserve">EAAE Congress "Change and Uncertainty - Challenges for Agriculture, Food and Natural Resources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810547v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des pratiques de biosécurité en élevage porcin : typologie d'élevages dans le Grand Ouest</w:t>
               </w:r>
@@ -4175,51 +4175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDDF1493"/>
+    <w:nsid w:val="9AF9C3D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4406,51 +4406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rat-aspert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8669-4802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235674982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.83-108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815389v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01304066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joussain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Casillas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paysant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.02.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVT46HVN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2009.11.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW26TZ6P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Simonin H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit G." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duboys de Labarre Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Bendali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804073v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Palud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chatelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752842v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Weldegebriel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Mercier Gouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delattre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02276621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLA012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rat-aspert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8669-4802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235674982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.83-108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815389v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01304066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joussain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Casillas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paysant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.02.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVT46HVN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2009.11.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW26TZ6P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Simonin H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit G." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duboys de Labarre Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Bendali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804196v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Palud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chatelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752842v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Weldegebriel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Mercier Gouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delattre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02276621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLA012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>