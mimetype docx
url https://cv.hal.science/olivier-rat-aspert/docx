--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1034,271 +1034,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling framework to coordinate disease control decisions: example of the PRRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
+              <w:t xml:space="preserve">64th annual EAAP meeting (European Federation of Animal Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746947v1</w:t>
+                <w:t xml:space="preserve">hal-00972023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling framework to coordinate disease control decisions: example of the PRRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-France Viet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th annual EAAP meeting (European Federation of Animal Science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972023v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion collective du SDRP dans un groupement de producteurs : une approche par modélisation</w:t>
               </w:r>
@@ -1455,907 +1455,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration spatiale des activités d’élevage de bovins et risque sanitaire</w:t>
+                <w:t xml:space="preserve">Structuration spatiale des activités d’élevage et gestion du risque sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisabeta Vergu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Projet PSDR Grand Ouest SANCRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2011, Nantes, France. 29 p</w:t>
+              <w:t xml:space="preserve">Séminaire Inter-projets PSDR GO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2011, Rennes, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809772v1</w:t>
+                <w:t xml:space="preserve">hal-02810547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie des actions collectives de maîtrise des maladies animales endémiques transmissibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maîtrise des maladies enzootiques : coordination des acteurs au sein des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Séminaire Inter-projets PSDR GO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2011, Rennes, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745921v1</w:t>
+                <w:t xml:space="preserve">hal-02804073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration spatiale des activités d’élevage et gestion du risque sanitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Beaudeau</w:t>
+                <w:t xml:space="preserve">An economic approach to collective management of endemic animal diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Inter-projets PSDR GO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2011, Rennes, France. 27 p</w:t>
+              <w:t xml:space="preserve">EAAE Congress "Change and Uncertainty - Challenges for Agriculture, Food and Natural Resources"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810547v1</w:t>
+                <w:t xml:space="preserve">hal-02804196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise des maladies enzootiques : coordination des acteurs au sein des territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+                <w:t xml:space="preserve">Economie des actions collectives de maîtrise des maladies animales endémiques transmissibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Krebs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Inter-projets PSDR GO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2011, Rennes, France. 19 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804073v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An economic approach to collective management of endemic animal diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des pratiques de biosécurité en élevage porcin : typologie d'élevages dans le Grand Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Palud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehébel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAE Congress "Change and Uncertainty - Challenges for Agriculture, Food and Natural Resources"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Zurich, Switzerland. 11 p</w:t>
+              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804196v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des pratiques de biosécurité en élevage porcin : typologie d'élevages dans le Grand Ouest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belloc</w:t>
+                <w:t xml:space="preserve">Modélisation et aide aux décisions en gestion de la santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chatelier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Dec 2011, Paris, France. 438 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746778v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et aide aux décisions en gestion de la santé animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion du Syndrome Dysgénésique et Respiratoire Porcin : de l’individuel au collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri H. Seegers</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Pecaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Dec 2011, Paris, France. 438 p</w:t>
+              <w:t xml:space="preserve">Colloque Projet PSDR Grand Ouest SANCRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2011, Nantes, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750106v1</w:t>
+                <w:t xml:space="preserve">hal-02806699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion du Syndrome Dysgénésique et Respiratoire Porcin : de l’individuel au collectif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
+                <w:t xml:space="preserve">Structuration spatiale des activités d’élevage de bovins et risque sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatah Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne France Viet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Projet PSDR Grand Ouest SANCRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2011, Nantes, France. 30 p</w:t>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2011, Nantes, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806699v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie des actions collectives de maîtrise des maladies animales endémiques : un cadre conceptuel</w:t>
               </w:r>
@@ -3068,103 +3068,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a modelling approach to coordinate PRRS control decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. International Pig Veterinary Society Congress (IPVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. 704 p., 2016, European Symposium of Porcine Health Management (ESPHM) - International Pig Veterinary Society Congress (IPVS)</w:t>
@@ -3671,77 +3671,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du Syndrome Dysgénésique et Respiratoire Porcin : du plan individuel au programme collectif de maîtrise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pecaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3785,77 +3785,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure spatiale des activités d’élevage de bovins et risque sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatah Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4175,51 +4175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AF9C3D9"/>
+    <w:nsid w:val="FE940144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4406,51 +4406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rat-aspert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8669-4802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235674982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.83-108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815389v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01304066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joussain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Casillas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paysant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.02.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVT46HVN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2009.11.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW26TZ6P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Simonin H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit G." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duboys de Labarre Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746947v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972023v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Bendali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804196v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Palud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chatelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752842v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Weldegebriel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Mercier Gouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delattre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02276621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLA012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rat-aspert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8669-4802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235674982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.83-108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815389v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01304066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joussain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Casillas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paysant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.02.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVT46HVN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2009.11.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW26TZ6P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Simonin H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit G." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duboys de Labarre Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Palud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chatelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Bendali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752842v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Weldegebriel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Mercier Gouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delattre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02276621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLA012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>