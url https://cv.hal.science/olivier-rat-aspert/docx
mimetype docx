--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1964,273 +1964,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et aide aux décisions en gestion de la santé animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion du Syndrome Dysgénésique et Respiratoire Porcin : de l’individuel au collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri H. Seegers</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Pecaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Dec 2011, Paris, France. 438 p</w:t>
+              <w:t xml:space="preserve">Colloque Projet PSDR Grand Ouest SANCRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2011, Nantes, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750106v1</w:t>
+                <w:t xml:space="preserve">hal-02806699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion du Syndrome Dysgénésique et Respiratoire Porcin : de l’individuel au collectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et aide aux décisions en gestion de la santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ezanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Projet PSDR Grand Ouest SANCRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2011, Nantes, France. 30 p</w:t>
+              <w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Dec 2011, Paris, France. 438 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806699v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration spatiale des activités d’élevage de bovins et risque sanitaire</w:t>
               </w:r>
@@ -3684,64 +3684,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rat-Aspert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pecaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Belloc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4175,51 +4175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE940144"/>
+    <w:nsid w:val="3B857A9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4406,51 +4406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rat-aspert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8669-4802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235674982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.83-108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815389v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01304066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joussain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Casillas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paysant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.02.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVT46HVN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2009.11.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW26TZ6P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Simonin H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit G." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duboys de Labarre Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Palud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chatelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Bendali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752842v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Weldegebriel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Mercier Gouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delattre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02276621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLA012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-rat-aspert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8669-4802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235674982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.306.83-108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815389v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01304066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joussain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Laroche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Casillas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paysant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ader" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.02.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVT46HVN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2009.11.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW26TZ6P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard-Simonin H" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit G." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duboys de Labarre Mathieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Palud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leh&#233;bel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chatelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809772v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Bendali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752842v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Weldegebriel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stott" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815182v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouv&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Mercier Gouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delattre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02276621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLA012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>